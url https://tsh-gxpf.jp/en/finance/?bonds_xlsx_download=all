--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Pricing Date</t>
   </si>
   <si>
     <t>Issuer</t>
   </si>
   <si>
     <t>Framework</t>
   </si>
   <si>
     <t>Reporting</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Stock Code</t>
   </si>
   <si>
     <t>Bond Name</t>
   </si>
   <si>
@@ -89,134 +89,266 @@
   <si>
     <t>Credit Rating</t>
   </si>
   <si>
     <t>Bond Label</t>
   </si>
   <si>
     <t>Referred Guideline</t>
   </si>
   <si>
     <t>External Reviewer</t>
   </si>
   <si>
     <t>External Review</t>
   </si>
   <si>
     <t>Other Information</t>
   </si>
   <si>
     <t>TSH Framework</t>
   </si>
   <si>
     <t>Listed</t>
   </si>
   <si>
+    <t>JP351265CS68</t>
+  </si>
+  <si>
+    <t>2026/06/09</t>
+  </si>
+  <si>
+    <t>地方公共団体金融機構</t>
+  </si>
+  <si>
+    <t>https://www.jfm.go.jp/ir/greenbond.html</t>
+  </si>
+  <si>
+    <t>Fiscal Investment and Loan Program (FILP) Institutions and Related Entities</t>
+  </si>
+  <si>
+    <t>https://www.jfm.go.jp/ir/bond/nongov/2026.html</t>
+  </si>
+  <si>
+    <t>16000000000</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>2.083%</t>
+  </si>
+  <si>
+    <t>2026/06/19</t>
+  </si>
+  <si>
+    <t>2031/06/27</t>
+  </si>
+  <si>
+    <t>5年</t>
+  </si>
+  <si>
+    <t>野村證券|大和証券|みずほ証券</t>
+  </si>
+  <si>
+    <t>Public Offering (Wholesale)</t>
+  </si>
+  <si>
+    <t>AA+ (R&amp;amp;I)|A1 (Moody's)|A+ (S&amp;amp;P)</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>グリーンボンド原則2021（ICMA）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2022（環境省）</t>
+  </si>
+  <si>
+    <t>Moody's</t>
+  </si>
+  <si>
+    <t>JP375300BS65</t>
+  </si>
+  <si>
+    <t>日本郵船</t>
+  </si>
+  <si>
+    <t>https://www.nyk.com/news/2026/20260525_01.html</t>
+  </si>
+  <si>
+    <t>Marine Transportation</t>
+  </si>
+  <si>
+    <t>91010</t>
+  </si>
+  <si>
+    <t>https://www.nyk.com/news/2026/20260609_1.html</t>
+  </si>
+  <si>
+    <t>19000000000</t>
+  </si>
+  <si>
+    <t>3.227%</t>
+  </si>
+  <si>
+    <t>2026/06/15</t>
+  </si>
+  <si>
+    <t>2036/06/13</t>
+  </si>
+  <si>
+    <t>10年</t>
+  </si>
+  <si>
+    <t>野村證券|三菱UFJモルガン・スタンレー証券|SMBC日興証券|大和証券</t>
+  </si>
+  <si>
+    <t>AA- (JCR)</t>
+  </si>
+  <si>
+    <t>Transition</t>
+  </si>
+  <si>
+    <t>クライメート・トランジション・ファイナンス・ハンドブック2023（ICMA）|クライメート・トランジション・ファイナンスに関する基本指針2021（金融庁、経済産業省、環境省）|グリーンボンド原則2021（ICMA）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2024（環境省）|グリーンローン原則2023（LMA等）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2024（環境省）|サステナビリティ・リンク・ボンド原則2024（ICMA）|サステナビリティ・リンク・ローン原則2023（LMA等）</t>
+  </si>
+  <si>
+    <t>DNV</t>
+  </si>
+  <si>
+    <t>JP375300AS66</t>
+  </si>
+  <si>
+    <t>14000000000</t>
+  </si>
+  <si>
+    <t>2.338%</t>
+  </si>
+  <si>
+    <t>2031/06/13</t>
+  </si>
+  <si>
+    <t>JP304642AS55</t>
+  </si>
+  <si>
+    <t>2026/05/21</t>
+  </si>
+  <si>
+    <t>ジャパンエクセレント投資法人</t>
+  </si>
+  <si>
+    <t>https://www.excellent-reit.co.jp/ja/esg/green-bond.html</t>
+  </si>
+  <si>
+    <t>https://www.excellent-reit.co.jp/file/news-55e8d8bfd04372659b744a618859ade9e10f8a36.pdf</t>
+  </si>
+  <si>
+    <t>3000000000</t>
+  </si>
+  <si>
+    <t>2.436%</t>
+  </si>
+  <si>
+    <t>2026/05/27</t>
+  </si>
+  <si>
+    <t>2031/05/27</t>
+  </si>
+  <si>
+    <t>みずほ証券|野村證券|三菱UFJモルガン・スタンレー証券|SMBC日興証券</t>
+  </si>
+  <si>
+    <t>グリーンボンド原則2021（ICMA）|グリーンローン原則2021（LMA等）|グリーンボンドガイドライン2020（環境省）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2020（環境省）</t>
+  </si>
+  <si>
+    <t>Sustainalytics</t>
+  </si>
+  <si>
     <t>JP2990002RC2</t>
   </si>
   <si>
     <t>2025/12/12</t>
   </si>
   <si>
     <t>地方公共団体（共同体）</t>
   </si>
   <si>
     <t>https://www.green-kyodohakko.jp/overview.html</t>
   </si>
   <si>
     <t>https://www.green-kyodohakko.jp/issued.html</t>
   </si>
   <si>
     <t>Local Governments and Related Entities</t>
   </si>
   <si>
     <t>https://www.green-kyodohakko.jp/terms.html</t>
   </si>
   <si>
     <t>39400000000</t>
   </si>
   <si>
-    <t>JPY</t>
-[...1 lines deleted...]
-  <si>
     <t>2.04%</t>
   </si>
   <si>
     <t>2025/12/25</t>
   </si>
   <si>
     <t>2035/12/25</t>
   </si>
   <si>
-    <t>10年</t>
-[...1 lines deleted...]
-  <si>
     <t>野村證券|大和証券|みずほ証券|しんきん証券|ゴールドマン・サックス証券</t>
   </si>
   <si>
-    <t>Public Offering (Wholesale)</t>
-[...7 lines deleted...]
-  <si>
     <t>R&amp;I|JCR</t>
   </si>
   <si>
     <t>JP2011001RB1</t>
   </si>
   <si>
     <t>2025/11/12</t>
   </si>
   <si>
     <t>札幌市</t>
   </si>
   <si>
     <t>https://www.city.sapporo.jp/zaisei/shisai/documents/0912framework.pdf</t>
   </si>
   <si>
     <t>https://www.city.sapporo.jp/zaisei/shisai/esg.html</t>
   </si>
   <si>
     <t>6000000000</t>
   </si>
   <si>
     <t>1.33%</t>
   </si>
   <si>
     <t>2025/11/26</t>
   </si>
   <si>
     <t>2030/11/26</t>
   </si>
   <si>
-    <t>5年</t>
-[...1 lines deleted...]
-  <si>
     <t>大和証券|みずほ証券</t>
   </si>
   <si>
     <t>A1 (Moody's)</t>
   </si>
   <si>
     <t>グリーンボンド原則2025（ICMA）|ソーシャルボンド原則2025（ICMA）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2024（環境省）|ソーシャルボンドガイドライン（金融庁）|グリーンローン原則2025（LMA等）|ソーシャルローン原則2025（LMA等）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2024（環境省）|サステナビリティボンド・ガイドライン2021（ICMA）</t>
   </si>
   <si>
     <t>R&amp;I</t>
   </si>
   <si>
     <t>https://www.r-i.co.jp/news_release_suf/2025/09/news_release_suf_20250912_jpn.pdf</t>
   </si>
   <si>
     <t>JP326680ARA4</t>
   </si>
   <si>
     <t>2025/10/24</t>
   </si>
   <si>
     <t>株式会社熊谷組</t>
   </si>
   <si>
     <t>https://www.kumagaigumi.co.jp/news/uploads/pr-images-20251001-green-finance-framework-kumagaigumi.pdf</t>
@@ -278,53 +410,50 @@
   <si>
     <t>https://www.jpower.co.jp/news_release/2025/08/news250807.html</t>
   </si>
   <si>
     <t>16500000000</t>
   </si>
   <si>
     <t>2.02%</t>
   </si>
   <si>
     <t>2025/08/14</t>
   </si>
   <si>
     <t>2035/08/20</t>
   </si>
   <si>
     <t>SMBC日興証券|野村證券|大和証券|しんきん証券|東海東京証券</t>
   </si>
   <si>
     <t>AA- (R&amp;I)|AA+ (JCR)</t>
   </si>
   <si>
     <t>クライメート・トランジション・ファイナンス・ハンドブック2020（ICMA）|クライメート・トランジション・ファイナンスに関する基本指針2021（金融庁、経済産業省、環境省）|グリーンボンド原則2021（ICMA）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2022（環境省）|グリーンローン原則2023（LMA等）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2022（環境省）|サステナビリティ・リンク・ボンド原則2020（ICMA）|サステナビリティ・リンク・ローン原則2023（LMA等）</t>
   </si>
   <si>
-    <t>DNV</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jpower.co.jp/news_release/pdf/news230929_3.pdf</t>
   </si>
   <si>
     <t>JP304554AR52</t>
   </si>
   <si>
     <t>2025/05/15</t>
   </si>
   <si>
     <t>ユナイテッド・アーバン投資法人</t>
   </si>
   <si>
     <t>https://uur-sustainability.com/sustainability/management/sustainability_finance/</t>
   </si>
   <si>
     <t>Investment Corporations</t>
   </si>
   <si>
     <t>89600</t>
   </si>
   <si>
     <t>https://www.united-reit.co.jp/file/news-fe7668033a759bb6452ace7bae48d310a778e16d.pdf</t>
   </si>
   <si>
     <t>3300000000</t>
@@ -353,89 +482,68 @@
   <si>
     <t>JCR</t>
   </si>
   <si>
     <t>https://www.jcr.co.jp/download/d88ac99ef63eeb3a3ad5de2dca36d9399e3a88891982b981be/24d0530.pdf</t>
   </si>
   <si>
     <t>JP304554BR51</t>
   </si>
   <si>
     <t>1300000000</t>
   </si>
   <si>
     <t>1.39%</t>
   </si>
   <si>
     <t>2030/05/21</t>
   </si>
   <si>
     <t>JP375300AR42</t>
   </si>
   <si>
     <t>2025/04/15</t>
   </si>
   <si>
-    <t>日本郵船</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.nyk.com/news/2025/20250328_01.html</t>
   </si>
   <si>
-    <t>Marine Transportation</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.nyk.com/news/2025/20250415_03.html</t>
   </si>
   <si>
-    <t>16000000000</t>
-[...1 lines deleted...]
-  <si>
     <t>1.24%</t>
   </si>
   <si>
     <t>2025/04/21</t>
   </si>
   <si>
     <t>2030/04/19</t>
   </si>
   <si>
     <t>野村證券|三菱UFJモルガン・スタンレー証券|大和証券</t>
   </si>
   <si>
-    <t>AA- (JCR)</t>
-[...7 lines deleted...]
-  <si>
     <t>JP385020AR40</t>
   </si>
   <si>
     <t>2025/04/11</t>
   </si>
   <si>
     <t>北海道電力</t>
   </si>
   <si>
     <t>https://www.hepco.co.jp/corporate/ir/ir_lib/finance/index.html</t>
   </si>
   <si>
     <t>95090</t>
   </si>
   <si>
     <t>https://www.hepco.co.jp/info/2025/1252772_2068.html</t>
   </si>
   <si>
     <t>12000000000</t>
   </si>
   <si>
     <t>1.90%</t>
   </si>
   <si>
     <t>2025/04/17</t>
@@ -488,53 +596,50 @@
   <si>
     <t>2035/03/23</t>
   </si>
   <si>
     <t>野村證券|みずほ証券|大和証券|しんきん証券</t>
   </si>
   <si>
     <t>JP304811AR28</t>
   </si>
   <si>
     <t>2025/02/14</t>
   </si>
   <si>
     <t>野村不動産マスターファンド投資法人</t>
   </si>
   <si>
     <t>https://www.nre-mf.co.jp/ja/esg/esg_greenfinance.html</t>
   </si>
   <si>
     <t>34620</t>
   </si>
   <si>
     <t>https://www.nre-mf.co.jp/file/news-f147bce9d9d0f2ef7ba5139bd6bc0b028f278ac3.pdf</t>
   </si>
   <si>
-    <t>3000000000</t>
-[...1 lines deleted...]
-  <si>
     <t>1.35%</t>
   </si>
   <si>
     <t>2025/02/20</t>
   </si>
   <si>
     <t>2030/02/20</t>
   </si>
   <si>
     <t>野村證券|三菱UFJモルガン・スタンレー証券|SMBC日興証券</t>
   </si>
   <si>
     <t>グリーンボンド原則2021（ICMA）|グリーンローン原則2023（LMA等）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2024（環境省）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2024（環境省）</t>
   </si>
   <si>
     <t>JP329800AQB5</t>
   </si>
   <si>
     <t>2024/11/22</t>
   </si>
   <si>
     <t>コスモエネルギーホールディングス</t>
   </si>
   <si>
     <t>https://www.cosmo-energy.co.jp/ja/ir/stock/esgfinance.html</t>
@@ -597,53 +702,50 @@
     <t>0.67%</t>
   </si>
   <si>
     <t>2024/11/29</t>
   </si>
   <si>
     <t>2026/11/27</t>
   </si>
   <si>
     <t>2年</t>
   </si>
   <si>
     <t>みずほ証券|大和証券|三菱UFJモルガン・スタンレー証券</t>
   </si>
   <si>
     <t>AA+ (R&amp;I)|AAA (JCR)|A1 (Moody's)</t>
   </si>
   <si>
     <t>Social</t>
   </si>
   <si>
     <t>ソーシャルボンド原則2023（ICMA）|ソーシャルローン原則2023（LMA等）|ソーシャルボンドガイドライン（金融庁）|グリーンボンド原則2021（ICMA）|グリーンローン原則2023（LMA等）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2022（環境省）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2022（環境省）|サステナビリティボンド・ガイドライン2021（ICMA）</t>
   </si>
   <si>
     <t>JP379990BQB1</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fiscal Investment and Loan Program (FILP) Institutions and Related Entities</t>
   </si>
   <si>
     <t>10000000000</t>
   </si>
   <si>
     <t>1.21%</t>
   </si>
   <si>
     <t>2034/11/29</t>
   </si>
   <si>
     <t>三菱UFJモルガン・スタンレー証券|みずほ証券|大和証券|SMBC日興証券</t>
   </si>
   <si>
     <t>ソーシャルボンド原則2023（ICMA）|グリーンボンド原則2021（ICMA）|ソーシャルボンドガイドライン（金融庁）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2022（環境省）|ソーシャルローン原則2023（LMA等）|グリーンローン原則2023（LMA等）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2022（環境省）|サステナビリティボンド・ガイドライン2021（ICMA）</t>
   </si>
   <si>
     <t>JP384960AQB9</t>
   </si>
   <si>
     <t>国立大学法人北海道大学</t>
   </si>
   <si>
     <t>https://www.hokudai.ac.jp/pr/johokokai/bond/</t>
   </si>
@@ -840,80 +942,71 @@
   <si>
     <t>2029/11/01</t>
   </si>
   <si>
     <t>三菱UFJモルガン・スタンレー証券|みずほ証券|SMBC日興証券</t>
   </si>
   <si>
     <t>JP304782BQB2</t>
   </si>
   <si>
     <t>2800000000</t>
   </si>
   <si>
     <t>1.54%</t>
   </si>
   <si>
     <t>2034/11/01</t>
   </si>
   <si>
     <t>JP304642AQA2</t>
   </si>
   <si>
     <t>2024/10/24</t>
   </si>
   <si>
-    <t>ジャパンエクセレント投資法人</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.excellent-reit.co.jp/file/news-e8a7cb55d8833a0f89d54036581c7c4b795b916a.pdf</t>
   </si>
   <si>
     <t>3800000000</t>
   </si>
   <si>
     <t>1.70%</t>
   </si>
   <si>
     <t>2024/10/30</t>
   </si>
   <si>
     <t>2034/10/30</t>
   </si>
   <si>
     <t>みずほ証券|三菱UFJモルガン・スタンレー証券|SMBC日興証券</t>
   </si>
   <si>
     <t>グリーンボンドガイドライン2020（環境省）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2020（環境省）|グリーンボンド原則2021（ICMA）|グリーンローン原則2021（LMA等）</t>
   </si>
   <si>
-    <t>Sustainalytics</t>
-[...1 lines deleted...]
-  <si>
     <t>JP304859AQA2</t>
   </si>
   <si>
     <t>2024/10/18</t>
   </si>
   <si>
     <t>カナディアン・ソーラー・インフラ投資法人</t>
   </si>
   <si>
     <t>https://www.canadiansolarinfra.com/ja/esg/environment/green-finance.html</t>
   </si>
   <si>
     <t>92840</t>
   </si>
   <si>
     <t>https://ssl4.eir-parts.net/doc/9284/tdnet/2511765/00.pdf</t>
   </si>
   <si>
     <t>1400000000</t>
   </si>
   <si>
     <t>1.57%</t>
   </si>
   <si>
     <t>2029/10/24</t>
@@ -1008,143 +1101,125 @@
   <si>
     <t>0.55%</t>
   </si>
   <si>
     <t>2024/08/29</t>
   </si>
   <si>
     <t>2029/06/20</t>
   </si>
   <si>
     <t>SMBC日興証券|大和証券|野村證券</t>
   </si>
   <si>
     <t>JP354565BQ88</t>
   </si>
   <si>
     <t>https://www.jrtt.go.jp/ir/asset/SustainaBond-170y.pdf</t>
   </si>
   <si>
     <t>1.75%</t>
   </si>
   <si>
     <t>2044/06/20</t>
   </si>
   <si>
-    <t>JP379990AQ73</t>
+    <t>JP379990BQ72</t>
   </si>
   <si>
     <t>2024/07/11</t>
   </si>
   <si>
+    <t>https://www.e-nexco.co.jp/ir/sustainability/#anchor_sustainabond</t>
+  </si>
+  <si>
+    <t>https://www.e-nexco.co.jp/ir/bond_rate/publication_114th/</t>
+  </si>
+  <si>
+    <t>50000000000</t>
+  </si>
+  <si>
+    <t>0.76%</t>
+  </si>
+  <si>
+    <t>2024/07/25</t>
+  </si>
+  <si>
+    <t>2029/07/25</t>
+  </si>
+  <si>
+    <t>みずほ証券|野村證券|大和証券|SMBC日興証券</t>
+  </si>
+  <si>
+    <t>JP379990CQ71</t>
+  </si>
+  <si>
     <t>東日本高速道路株式会社</t>
   </si>
   <si>
-    <t>https://www.e-nexco.co.jp/assets/pdf/ir/bond_rate/publication_113th/debenture.pdf</t>
-[...11 lines deleted...]
-    <t>大和証券|野村證券|SMBC日興証券|みずほ証券</t>
+    <t>https://www.e-nexco.co.jp/assets/pdf/ir/bond_rate/publication_115th/debenture.pdf</t>
+  </si>
+  <si>
+    <t>26000000000</t>
+  </si>
+  <si>
+    <t>1.19%</t>
+  </si>
+  <si>
+    <t>2034/07/25</t>
+  </si>
+  <si>
+    <t>大和証券|SMBC日興証券|野村證券|みずほ証券</t>
   </si>
   <si>
     <t>AAA (JCR)|AA+ (R&amp;I)|A1 (Moody's)</t>
   </si>
   <si>
-    <t>JP379990BQ72</t>
-[...37 lines deleted...]
-  <si>
     <t>JP304642AQ73</t>
   </si>
   <si>
     <t>2024/07/09</t>
   </si>
   <si>
     <t>https://www.excellent-reit.co.jp/file/news-b02accd49ac6afa962ec44316b7f5915b62e42f9.pdf</t>
   </si>
   <si>
     <t>4800000000</t>
   </si>
   <si>
     <t>1.74%</t>
   </si>
   <si>
     <t>2024/07/16</t>
   </si>
   <si>
     <t>2034/07/14</t>
   </si>
   <si>
     <t>みずほ証券|野村證券|SMBC日興証券</t>
   </si>
   <si>
-    <t>グリーンボンド原則2021（ICMA）|グリーンローン原則2021（LMA等）|グリーンボンドガイドライン2020（環境省）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2020（環境省）</t>
-[...1 lines deleted...]
-  <si>
     <t>JP304088AQ74</t>
   </si>
   <si>
     <t>2024/06/28</t>
   </si>
   <si>
     <t>オリックス不動産投資法人</t>
   </si>
   <si>
     <t>https://www.orixjreit.com/ja/feature/initiatives6.html</t>
   </si>
   <si>
     <t>89540</t>
   </si>
   <si>
     <t>https://ssl4.eir-parts.net/doc/8954/tdnet/2468109/00.pdf</t>
   </si>
   <si>
     <t>1.66%</t>
   </si>
   <si>
     <t>2024/07/08</t>
   </si>
   <si>
     <t>2034/07/07</t>
@@ -1221,53 +1296,50 @@
   <si>
     <t>100000000000</t>
   </si>
   <si>
     <t>0.61%</t>
   </si>
   <si>
     <t>2024/04/25</t>
   </si>
   <si>
     <t>2029/04/25</t>
   </si>
   <si>
     <t>野村證券|大和証券|みずほ証券|三菱UFJモルガン・スタンレー証券|SMBC日興証券</t>
   </si>
   <si>
     <t>ソーシャルボンド原則2021（ICMA）</t>
   </si>
   <si>
     <t>JP379990CQ48</t>
   </si>
   <si>
     <t>https://www.e-nexco.co.jp/ir/bond_rate/publication_112th/</t>
   </si>
   <si>
-    <t>14000000000</t>
-[...1 lines deleted...]
-  <si>
     <t>2034/04/25</t>
   </si>
   <si>
     <t>JP385020AQ41</t>
   </si>
   <si>
     <t>2024/04/05</t>
   </si>
   <si>
     <t>https://www.hepco.co.jp/info/2023/1252492_1972.html</t>
   </si>
   <si>
     <t>https://www.hepco.co.jp/corporate/ir/corporate_bonds/index.html</t>
   </si>
   <si>
     <t>https://www.hepco.co.jp/info/2024/1252511_2023.html</t>
   </si>
   <si>
     <t>1.11%</t>
   </si>
   <si>
     <t>2024/04/11</t>
   </si>
   <si>
     <t>みずほ証券|SMBC日興証券|三菱UFJモルガン・スタンレー証券</t>
@@ -1335,53 +1407,50 @@
   <si>
     <t>ソーシャルボンド原則2021（ICMA）|ソーシャルボンドガイドライン（金融庁）</t>
   </si>
   <si>
     <t>JP304642BQ23</t>
   </si>
   <si>
     <t>2024/02/02</t>
   </si>
   <si>
     <t>89870</t>
   </si>
   <si>
     <t>https://www.excellent-reit.co.jp/file/news-3f64aa493881fc472991678156f331a069f01bc3.pdf</t>
   </si>
   <si>
     <t>2000000000</t>
   </si>
   <si>
     <t>2024/02/08</t>
   </si>
   <si>
     <t>2029/02/08</t>
   </si>
   <si>
-    <t>みずほ証券|野村證券|三菱UFJモルガン・スタンレー証券|SMBC日興証券</t>
-[...1 lines deleted...]
-  <si>
     <t>グリーンボンド原則2018（ICMA）以前</t>
   </si>
   <si>
     <t>https://www.excellent-reit.co.jp/site/file/tmp-aX23T.pdf</t>
   </si>
   <si>
     <t>JP2011002Q18</t>
   </si>
   <si>
     <t>2024/01/19</t>
   </si>
   <si>
     <t>0.31%</t>
   </si>
   <si>
     <t>2024/01/30</t>
   </si>
   <si>
     <t>2029/01/30</t>
   </si>
   <si>
     <t>野村證券|大和証券</t>
   </si>
   <si>
     <t>JP2990002PB8</t>
@@ -1392,53 +1461,50 @@
   <si>
     <t>http://www.green-kyodohakko.jp/terms.html</t>
   </si>
   <si>
     <t>0.85%</t>
   </si>
   <si>
     <t>2023/11/30</t>
   </si>
   <si>
     <t>2033/11/25</t>
   </si>
   <si>
     <t>JP369520APB2</t>
   </si>
   <si>
     <t>0.58%</t>
   </si>
   <si>
     <t>2023/11/24</t>
   </si>
   <si>
     <t>2028/11/24</t>
   </si>
   <si>
-    <t>野村證券|三菱UFJモルガン・スタンレー証券|SMBC日興証券|大和証券</t>
-[...1 lines deleted...]
-  <si>
     <t>JP304554APA1</t>
   </si>
   <si>
     <t>2023/10/11</t>
   </si>
   <si>
     <t>https://uur-jra-sustainability.com/sustainability/management/sustainability_finance/</t>
   </si>
   <si>
     <t>https://www.united-reit.co.jp/file/news-f075ef0c4a858fabc203d76734c3b80c9440ff45.pdf</t>
   </si>
   <si>
     <t>0.46%</t>
   </si>
   <si>
     <t>2023/10/17</t>
   </si>
   <si>
     <t>2026/10/16</t>
   </si>
   <si>
     <t>SMBC日興証券|大和証券</t>
   </si>
   <si>
     <t>グリーンボンド原則2021（ICMA）|グリーンボンド及びサステナビリティ・リンク・ボンドガイドライン2022（環境省）|グリーンローン原則2023（LMA等）|グリーンローン及びサステナビリティ・リンク・ローンガイドライン2022（環境省）|ソーシャルボンド原則2021（ICMA）|ソーシャルボンドガイドライン（金融庁）|ソーシャルローン原則2023（LMA等）|サステナビリティボンド・ガイドライン2021（ICMA）</t>
@@ -2088,98 +2154,86 @@
   <si>
     <t>2021/10/21</t>
   </si>
   <si>
     <t>0.40%</t>
   </si>
   <si>
     <t>2021/10/28</t>
   </si>
   <si>
     <t>2031/10/28</t>
   </si>
   <si>
     <t>JP304761AM80</t>
   </si>
   <si>
     <t>2021/08/20</t>
   </si>
   <si>
     <t>2021/08/26</t>
   </si>
   <si>
     <t>2031/08/26</t>
   </si>
   <si>
-    <t>JP375300AM70</t>
+    <t>JP375300BM79</t>
   </si>
   <si>
     <t>2021/07/21</t>
   </si>
   <si>
     <t>https://www.nyk.com/news/2021/__icsFiles/afieldfile/2021/07/02/NYK_framework.pdf</t>
   </si>
   <si>
     <t>https://www.nyk.com/esg/envi/transitionbond/</t>
   </si>
   <si>
     <t>https://www.nyk.com/esg/pdf/envi_transitionbond_03.pdf</t>
   </si>
   <si>
-    <t>0.26%</t>
-[...1 lines deleted...]
-  <si>
     <t>2021/07/29</t>
   </si>
   <si>
-    <t>2026/07/29</t>
-[...2 lines deleted...]
-    <t>三菱UFJモルガン・スタンレー証券|野村證券|ゴールドマン・サックス証券|みずほ証券</t>
+    <t>2028/07/28</t>
+  </si>
+  <si>
+    <t>三菱UFJモルガン・スタンレー証券|野村證券|SMBC日興証券</t>
   </si>
   <si>
     <t>A- (JCR)</t>
   </si>
   <si>
     <t>グリーンボンド原則2021（ICMA）|グリーンボンドガイドライン2020（環境省）|クライメート・トランジション・ファイナンス・ハンドブック2020（ICMA）|クライメート・トランジション・ファイナンスに関する基本指針2021（金融庁、経済産業省、環境省）</t>
   </si>
   <si>
     <t>https://www.nyk.com/news/2021/__icsFiles/afieldfile/2021/07/02/DNV_NYK_Green-Transition_FW_SPO_3.pdf</t>
   </si>
   <si>
     <t>令和３年度クライメート・トランジション・ファイナンスモデル事業に係るモデル事例</t>
   </si>
   <si>
-    <t>JP375300BM79</t>
-[...7 lines deleted...]
-  <si>
     <t>JP304088AM78</t>
   </si>
   <si>
     <t>2021/06/25</t>
   </si>
   <si>
     <t>https://ssl4.eir-parts.net/doc/8954/tdnet/1992683/00.pdf</t>
   </si>
   <si>
     <t>2021/07/01</t>
   </si>
   <si>
     <t>2031/06/30</t>
   </si>
   <si>
     <t>大和証券|三菱UFJモルガン・スタンレー証券|SMBC日興証券|みずほ証券</t>
   </si>
   <si>
     <t>グリーンボンド原則2018（ICMA）以前|グリーンボンドガイドライン2017（環境省）</t>
   </si>
   <si>
     <t>https://www.jcr.co.jp/download/0d0a18b4b5b5545fe01f62b60169dc4e751481400458071145/21d0486.pdf</t>
   </si>
   <si>
     <t>JP303971AM62</t>
@@ -2290,62 +2344,50 @@
     <t>https://ssl4.eir-parts.net/doc/8954/tdnet/1856532/00.pdf</t>
   </si>
   <si>
     <t>2020/07/07</t>
   </si>
   <si>
     <t>2035/07/06</t>
   </si>
   <si>
     <t>グリーンボンド原則2018（ICMA）以前|グリーンボンドガイドライン2017（環境省）|グリーンローン原則2018（LMA等）</t>
   </si>
   <si>
     <t>https://www.jcr.co.jp/greenfinance/</t>
   </si>
   <si>
     <t>JP304811AK90</t>
   </si>
   <si>
     <t>2019/09/13</t>
   </si>
   <si>
     <t>2019/09/20</t>
   </si>
   <si>
     <t>2029/09/20</t>
-  </si>
-[...10 lines deleted...]
-    <t>2026/05/22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2649,51 +2691,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y87"/>
+  <dimension ref="A1:Y88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2748,5257 +2790,5325 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
         <v>29</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>30</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>31</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
+        <v>32</v>
+      </c>
+      <c r="L2" t="s">
         <v>33</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>34</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>35</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>36</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>37</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2" t="s">
+        <v>38</v>
+      </c>
+      <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="s">
         <v>41</v>
       </c>
       <c r="U2" t="s">
         <v>42</v>
       </c>
       <c r="V2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
         <v>44</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>45</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>46</v>
       </c>
-      <c r="F3" t="s">
-        <v>30</v>
+      <c r="G3" t="s">
+        <v>47</v>
       </c>
       <c r="I3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="T3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="U3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="V3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" t="s">
+        <v>45</v>
+      </c>
+      <c r="F4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G4" t="s">
+        <v>47</v>
+      </c>
+      <c r="I4" t="s">
+        <v>48</v>
+      </c>
+      <c r="J4" t="s">
+        <v>60</v>
+      </c>
+      <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>38</v>
+      </c>
+      <c r="R4" t="s">
+        <v>55</v>
+      </c>
+      <c r="S4" t="s">
+        <v>56</v>
+      </c>
+      <c r="T4" t="s">
+        <v>57</v>
+      </c>
+      <c r="U4" t="s">
         <v>58</v>
       </c>
-      <c r="B4" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="V4" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="B5" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D5" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="E5" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="I5" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="J5" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="K5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L5" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="M5" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="N5" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="O5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P5" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R5" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="S5" t="s">
         <v>40</v>
       </c>
       <c r="T5" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="U5" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="V5" t="s">
-        <v>89</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="B6" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="C6" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D6" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="E6" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="F6" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="I6" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="J6" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="K6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L6" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="M6" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="N6" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="O6" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="P6" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="Q6" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="S6" t="s">
         <v>40</v>
       </c>
       <c r="T6" t="s">
-        <v>104</v>
+        <v>41</v>
       </c>
       <c r="U6" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="V6" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="B7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D7" t="s">
         <v>91</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7" t="s">
+        <v>80</v>
+      </c>
+      <c r="I7" t="s">
         <v>92</v>
       </c>
-      <c r="D7" t="s">
+      <c r="J7" t="s">
         <v>93</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="K7" t="s">
+        <v>32</v>
+      </c>
+      <c r="L7" t="s">
         <v>94</v>
       </c>
-      <c r="G7" t="s">
+      <c r="M7" t="s">
         <v>95</v>
       </c>
-      <c r="I7" t="s">
+      <c r="N7" t="s">
         <v>96</v>
       </c>
-      <c r="J7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O7" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P7" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="Q7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R7" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="S7" t="s">
         <v>40</v>
       </c>
       <c r="T7" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="U7" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="V7" t="s">
-        <v>106</v>
+        <v>101</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D8" t="s">
+        <v>105</v>
+      </c>
+      <c r="F8" t="s">
+        <v>106</v>
+      </c>
+      <c r="G8" t="s">
+        <v>107</v>
+      </c>
+      <c r="I8" t="s">
+        <v>108</v>
+      </c>
+      <c r="J8" t="s">
+        <v>109</v>
+      </c>
+      <c r="K8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L8" t="s">
+        <v>110</v>
+      </c>
+      <c r="M8" t="s">
         <v>111</v>
       </c>
-      <c r="B8" t="s">
+      <c r="N8" t="s">
         <v>112</v>
       </c>
-      <c r="C8" t="s">
+      <c r="O8" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" t="s">
         <v>113</v>
       </c>
-      <c r="D8" t="s">
+      <c r="Q8" t="s">
+        <v>38</v>
+      </c>
+      <c r="R8" t="s">
         <v>114</v>
       </c>
-      <c r="F8" t="s">
+      <c r="S8" t="s">
+        <v>40</v>
+      </c>
+      <c r="T8" t="s">
         <v>115</v>
       </c>
-      <c r="G8" t="s">
+      <c r="U8" t="s">
+        <v>100</v>
+      </c>
+      <c r="V8" t="s">
         <v>116</v>
-      </c>
-[...40 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B9" t="s">
+        <v>118</v>
+      </c>
+      <c r="C9" t="s">
+        <v>119</v>
+      </c>
+      <c r="D9" t="s">
+        <v>120</v>
+      </c>
+      <c r="E9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F9" t="s">
+        <v>122</v>
+      </c>
+      <c r="G9" t="s">
+        <v>123</v>
+      </c>
+      <c r="I9" t="s">
+        <v>124</v>
+      </c>
+      <c r="J9" t="s">
+        <v>125</v>
+      </c>
+      <c r="K9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L9" t="s">
         <v>126</v>
       </c>
-      <c r="B9" t="s">
+      <c r="M9" t="s">
         <v>127</v>
       </c>
-      <c r="C9" t="s">
+      <c r="N9" t="s">
         <v>128</v>
       </c>
-      <c r="D9" t="s">
+      <c r="O9" t="s">
+        <v>53</v>
+      </c>
+      <c r="P9" t="s">
         <v>129</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="Q9" t="s">
+        <v>38</v>
+      </c>
+      <c r="R9" t="s">
         <v>130</v>
       </c>
-      <c r="I9" t="s">
+      <c r="S9" t="s">
+        <v>40</v>
+      </c>
+      <c r="T9" t="s">
         <v>131</v>
       </c>
-      <c r="J9" t="s">
+      <c r="U9" t="s">
+        <v>58</v>
+      </c>
+      <c r="V9" t="s">
         <v>132</v>
-      </c>
-[...37 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D10" t="s">
+        <v>136</v>
+      </c>
+      <c r="E10" t="s">
+        <v>136</v>
+      </c>
+      <c r="F10" t="s">
+        <v>137</v>
+      </c>
+      <c r="G10" t="s">
+        <v>138</v>
+      </c>
+      <c r="I10" t="s">
         <v>139</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
       <c r="J10" t="s">
         <v>140</v>
       </c>
       <c r="K10" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L10" t="s">
         <v>141</v>
       </c>
       <c r="M10" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="N10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="O10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="P10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="Q10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R10" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="S10" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="T10" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="U10" t="s">
-        <v>88</v>
+        <v>148</v>
       </c>
       <c r="V10" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B11" t="s">
+        <v>134</v>
+      </c>
+      <c r="C11" t="s">
+        <v>135</v>
+      </c>
+      <c r="D11" t="s">
+        <v>136</v>
+      </c>
+      <c r="E11" t="s">
+        <v>136</v>
+      </c>
+      <c r="F11" t="s">
+        <v>137</v>
+      </c>
+      <c r="G11" t="s">
+        <v>138</v>
+      </c>
+      <c r="I11" t="s">
+        <v>139</v>
+      </c>
+      <c r="J11" t="s">
+        <v>151</v>
+      </c>
+      <c r="K11" t="s">
+        <v>32</v>
+      </c>
+      <c r="L11" t="s">
+        <v>152</v>
+      </c>
+      <c r="M11" t="s">
+        <v>142</v>
+      </c>
+      <c r="N11" t="s">
+        <v>153</v>
+      </c>
+      <c r="O11" t="s">
+        <v>36</v>
+      </c>
+      <c r="P11" t="s">
         <v>145</v>
       </c>
-      <c r="B11" t="s">
+      <c r="Q11" t="s">
+        <v>38</v>
+      </c>
+      <c r="R11" t="s">
         <v>146</v>
-      </c>
-[...31 lines deleted...]
-        <v>39</v>
       </c>
       <c r="S11" t="s">
         <v>40</v>
       </c>
       <c r="T11" t="s">
-        <v>41</v>
+        <v>147</v>
       </c>
       <c r="U11" t="s">
-        <v>42</v>
+        <v>148</v>
       </c>
       <c r="V11" t="s">
-        <v>29</v>
+        <v>149</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C12" t="s">
-        <v>154</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F12" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>157</v>
       </c>
       <c r="J12" t="s">
+        <v>31</v>
+      </c>
+      <c r="K12" t="s">
+        <v>32</v>
+      </c>
+      <c r="L12" t="s">
         <v>158</v>
       </c>
-      <c r="K12" t="s">
-[...2 lines deleted...]
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>159</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>160</v>
       </c>
-      <c r="N12" t="s">
+      <c r="O12" t="s">
+        <v>36</v>
+      </c>
+      <c r="P12" t="s">
         <v>161</v>
       </c>
-      <c r="O12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R12" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="S12" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="T12" t="s">
-        <v>163</v>
+        <v>57</v>
       </c>
       <c r="U12" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="V12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" t="s">
+        <v>163</v>
+      </c>
+      <c r="C13" t="s">
         <v>164</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>165</v>
       </c>
-      <c r="C13" t="s">
+      <c r="F13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G13" t="s">
         <v>166</v>
       </c>
-      <c r="D13" t="s">
+      <c r="I13" t="s">
         <v>167</v>
       </c>
-      <c r="F13" t="s">
+      <c r="J13" t="s">
         <v>168</v>
       </c>
-      <c r="G13" t="s">
+      <c r="K13" t="s">
+        <v>32</v>
+      </c>
+      <c r="L13" t="s">
         <v>169</v>
       </c>
-      <c r="I13" t="s">
+      <c r="M13" t="s">
         <v>170</v>
       </c>
-      <c r="J13" t="s">
+      <c r="N13" t="s">
         <v>171</v>
       </c>
-      <c r="K13" t="s">
-[...2 lines deleted...]
-      <c r="L13" t="s">
+      <c r="O13" t="s">
+        <v>53</v>
+      </c>
+      <c r="P13" t="s">
         <v>172</v>
       </c>
-      <c r="M13" t="s">
+      <c r="Q13" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" t="s">
         <v>173</v>
       </c>
-      <c r="N13" t="s">
+      <c r="S13" t="s">
+        <v>56</v>
+      </c>
+      <c r="T13" t="s">
         <v>174</v>
       </c>
-      <c r="O13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="U13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="V13" t="s">
-        <v>167</v>
+        <v>165</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
+        <v>175</v>
+      </c>
+      <c r="B14" t="s">
+        <v>163</v>
+      </c>
+      <c r="C14" t="s">
+        <v>164</v>
+      </c>
+      <c r="D14" t="s">
+        <v>165</v>
+      </c>
+      <c r="F14" t="s">
+        <v>122</v>
+      </c>
+      <c r="G14" t="s">
+        <v>166</v>
+      </c>
+      <c r="I14" t="s">
+        <v>167</v>
+      </c>
+      <c r="J14" t="s">
+        <v>176</v>
+      </c>
+      <c r="K14" t="s">
+        <v>32</v>
+      </c>
+      <c r="L14" t="s">
+        <v>177</v>
+      </c>
+      <c r="M14" t="s">
+        <v>170</v>
+      </c>
+      <c r="N14" t="s">
+        <v>178</v>
+      </c>
+      <c r="O14" t="s">
         <v>179</v>
       </c>
-      <c r="B14" t="s">
+      <c r="P14" t="s">
         <v>180</v>
       </c>
-      <c r="C14" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Q14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R14" t="s">
-        <v>191</v>
+        <v>173</v>
       </c>
       <c r="S14" t="s">
-        <v>192</v>
+        <v>56</v>
       </c>
       <c r="T14" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="U14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="V14" t="s">
-        <v>182</v>
+        <v>165</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="B15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C15" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>77</v>
       </c>
       <c r="F15" t="s">
-        <v>195</v>
+        <v>80</v>
       </c>
       <c r="I15" t="s">
-        <v>182</v>
+        <v>79</v>
       </c>
       <c r="J15" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="K15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L15" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="M15" t="s">
+        <v>185</v>
+      </c>
+      <c r="N15" t="s">
+        <v>186</v>
+      </c>
+      <c r="O15" t="s">
+        <v>53</v>
+      </c>
+      <c r="P15" t="s">
         <v>187</v>
       </c>
-      <c r="N15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q15" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>38</v>
       </c>
       <c r="S15" t="s">
-        <v>192</v>
+        <v>40</v>
       </c>
       <c r="T15" t="s">
-        <v>200</v>
+        <v>41</v>
       </c>
       <c r="U15" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="V15" t="s">
-        <v>182</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="B16" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="C16" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="D16" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="F16" t="s">
-        <v>204</v>
+        <v>137</v>
+      </c>
+      <c r="G16" t="s">
+        <v>192</v>
       </c>
       <c r="I16" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="J16" t="s">
-        <v>205</v>
+        <v>68</v>
       </c>
       <c r="K16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L16" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="M16" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="N16" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="O16" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="P16" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="Q16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R16" t="s">
-        <v>209</v>
+        <v>146</v>
       </c>
       <c r="S16" t="s">
-        <v>210</v>
+        <v>40</v>
       </c>
       <c r="T16" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="U16" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="V16" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>191</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="B17" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>201</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>202</v>
       </c>
       <c r="F17" t="s">
-        <v>30</v>
+        <v>203</v>
+      </c>
+      <c r="G17" t="s">
+        <v>204</v>
       </c>
       <c r="I17" t="s">
-        <v>31</v>
+        <v>205</v>
       </c>
       <c r="J17" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="K17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L17" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="M17" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="N17" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="O17" t="s">
-        <v>37</v>
+        <v>210</v>
       </c>
       <c r="P17" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="Q17" t="s">
-        <v>39</v>
+        <v>38</v>
+      </c>
+      <c r="R17" t="s">
+        <v>212</v>
       </c>
       <c r="S17" t="s">
         <v>40</v>
       </c>
       <c r="T17" t="s">
-        <v>41</v>
+        <v>213</v>
       </c>
       <c r="U17" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="V17" t="s">
-        <v>28</v>
+        <v>202</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
+        <v>214</v>
+      </c>
+      <c r="B18" t="s">
+        <v>215</v>
+      </c>
+      <c r="C18" t="s">
+        <v>216</v>
+      </c>
+      <c r="D18" t="s">
+        <v>217</v>
+      </c>
+      <c r="E18" t="s">
+        <v>217</v>
+      </c>
+      <c r="F18" t="s">
+        <v>218</v>
+      </c>
+      <c r="I18" t="s">
         <v>219</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="J18" t="s">
         <v>220</v>
       </c>
-      <c r="D18" t="s">
+      <c r="K18" t="s">
+        <v>32</v>
+      </c>
+      <c r="L18" t="s">
         <v>221</v>
       </c>
-      <c r="E18" t="s">
-[...2 lines deleted...]
-      <c r="F18" t="s">
+      <c r="M18" t="s">
         <v>222</v>
       </c>
-      <c r="G18" t="s">
+      <c r="N18" t="s">
         <v>223</v>
       </c>
-      <c r="I18" t="s">
+      <c r="O18" t="s">
         <v>224</v>
       </c>
-      <c r="J18" t="s">
-[...5 lines deleted...]
-      <c r="L18" t="s">
+      <c r="P18" t="s">
         <v>225</v>
       </c>
-      <c r="M18" t="s">
+      <c r="Q18" t="s">
+        <v>38</v>
+      </c>
+      <c r="R18" t="s">
         <v>226</v>
       </c>
-      <c r="N18" t="s">
+      <c r="S18" t="s">
         <v>227</v>
       </c>
-      <c r="O18" t="s">
-[...2 lines deleted...]
-      <c r="P18" t="s">
+      <c r="T18" t="s">
         <v>228</v>
       </c>
-      <c r="Q18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U18" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="V18" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
+        <v>229</v>
+      </c>
+      <c r="B19" t="s">
+        <v>215</v>
+      </c>
+      <c r="C19" t="s">
+        <v>216</v>
+      </c>
+      <c r="D19" t="s">
+        <v>217</v>
+      </c>
+      <c r="F19" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" t="s">
+        <v>217</v>
+      </c>
+      <c r="J19" t="s">
+        <v>230</v>
+      </c>
+      <c r="K19" t="s">
+        <v>32</v>
+      </c>
+      <c r="L19" t="s">
         <v>231</v>
       </c>
-      <c r="B19" t="s">
+      <c r="M19" t="s">
+        <v>222</v>
+      </c>
+      <c r="N19" t="s">
         <v>232</v>
       </c>
-      <c r="C19" t="s">
+      <c r="O19" t="s">
+        <v>53</v>
+      </c>
+      <c r="P19" t="s">
         <v>233</v>
       </c>
-      <c r="D19" t="s">
+      <c r="Q19" t="s">
+        <v>38</v>
+      </c>
+      <c r="R19" t="s">
+        <v>226</v>
+      </c>
+      <c r="S19" t="s">
+        <v>227</v>
+      </c>
+      <c r="T19" t="s">
         <v>234</v>
       </c>
-      <c r="E19" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="U19" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="V19" t="s">
-        <v>244</v>
+        <v>217</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
+        <v>235</v>
+      </c>
+      <c r="B20" t="s">
+        <v>215</v>
+      </c>
+      <c r="C20" t="s">
+        <v>236</v>
+      </c>
+      <c r="D20" t="s">
+        <v>237</v>
+      </c>
+      <c r="E20" t="s">
+        <v>237</v>
+      </c>
+      <c r="F20" t="s">
+        <v>238</v>
+      </c>
+      <c r="I20" t="s">
+        <v>237</v>
+      </c>
+      <c r="J20" t="s">
+        <v>239</v>
+      </c>
+      <c r="K20" t="s">
+        <v>32</v>
+      </c>
+      <c r="L20" t="s">
+        <v>240</v>
+      </c>
+      <c r="M20" t="s">
+        <v>222</v>
+      </c>
+      <c r="N20" t="s">
+        <v>241</v>
+      </c>
+      <c r="O20" t="s">
+        <v>179</v>
+      </c>
+      <c r="P20" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>38</v>
+      </c>
+      <c r="R20" t="s">
+        <v>243</v>
+      </c>
+      <c r="S20" t="s">
+        <v>244</v>
+      </c>
+      <c r="T20" t="s">
         <v>245</v>
       </c>
-      <c r="B20" t="s">
-[...14 lines deleted...]
-      <c r="I20" t="s">
+      <c r="U20" t="s">
+        <v>100</v>
+      </c>
+      <c r="V20" t="s">
+        <v>237</v>
+      </c>
+      <c r="W20" t="s">
         <v>246</v>
-      </c>
-[...37 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
+        <v>247</v>
+      </c>
+      <c r="B21" t="s">
+        <v>248</v>
+      </c>
+      <c r="C21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" t="s">
+        <v>80</v>
+      </c>
+      <c r="I21" t="s">
+        <v>81</v>
+      </c>
+      <c r="J21" t="s">
         <v>249</v>
       </c>
-      <c r="B21" t="s">
+      <c r="K21" t="s">
+        <v>32</v>
+      </c>
+      <c r="L21" t="s">
         <v>250</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="M21" t="s">
+        <v>222</v>
+      </c>
+      <c r="N21" t="s">
         <v>251</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="I21" t="s">
+      <c r="O21" t="s">
+        <v>53</v>
+      </c>
+      <c r="P21" t="s">
         <v>252</v>
       </c>
-      <c r="J21" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q21" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="S21" t="s">
         <v>40</v>
       </c>
       <c r="T21" t="s">
-        <v>255</v>
+        <v>41</v>
       </c>
       <c r="U21" t="s">
-        <v>256</v>
+        <v>87</v>
       </c>
       <c r="V21" t="s">
-        <v>257</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
+        <v>253</v>
+      </c>
+      <c r="B22" t="s">
+        <v>248</v>
+      </c>
+      <c r="C22" t="s">
+        <v>254</v>
+      </c>
+      <c r="D22" t="s">
+        <v>255</v>
+      </c>
+      <c r="E22" t="s">
+        <v>255</v>
+      </c>
+      <c r="F22" t="s">
+        <v>256</v>
+      </c>
+      <c r="G22" t="s">
+        <v>257</v>
+      </c>
+      <c r="I22" t="s">
         <v>258</v>
       </c>
-      <c r="B22" t="s">
+      <c r="J22" t="s">
+        <v>206</v>
+      </c>
+      <c r="K22" t="s">
+        <v>32</v>
+      </c>
+      <c r="L22" t="s">
         <v>259</v>
       </c>
-      <c r="C22" t="s">
+      <c r="M22" t="s">
         <v>260</v>
       </c>
-      <c r="D22" t="s">
+      <c r="N22" t="s">
         <v>261</v>
       </c>
-      <c r="E22" t="s">
-[...5 lines deleted...]
-      <c r="G22" t="s">
+      <c r="O22" t="s">
+        <v>36</v>
+      </c>
+      <c r="P22" t="s">
         <v>262</v>
       </c>
-      <c r="I22" t="s">
+      <c r="Q22" t="s">
+        <v>38</v>
+      </c>
+      <c r="R22" t="s">
         <v>263</v>
-      </c>
-[...25 lines deleted...]
-        <v>103</v>
       </c>
       <c r="S22" t="s">
         <v>40</v>
       </c>
       <c r="T22" t="s">
-        <v>178</v>
+        <v>264</v>
       </c>
       <c r="U22" t="s">
-        <v>105</v>
+        <v>148</v>
       </c>
       <c r="V22" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
+        <v>265</v>
+      </c>
+      <c r="B23" t="s">
+        <v>266</v>
+      </c>
+      <c r="C23" t="s">
+        <v>267</v>
+      </c>
+      <c r="D23" t="s">
+        <v>268</v>
+      </c>
+      <c r="E23" t="s">
         <v>269</v>
       </c>
-      <c r="B23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>29</v>
       </c>
       <c r="I23" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="J23" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="K23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L23" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M23" t="s">
-        <v>266</v>
+        <v>208</v>
       </c>
       <c r="N23" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="O23" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="P23" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="Q23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R23" t="s">
-        <v>103</v>
+        <v>275</v>
       </c>
       <c r="S23" t="s">
-        <v>40</v>
+        <v>276</v>
       </c>
       <c r="T23" t="s">
-        <v>178</v>
+        <v>277</v>
       </c>
       <c r="U23" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="V23" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="B24" t="s">
+        <v>266</v>
+      </c>
+      <c r="C24" t="s">
+        <v>267</v>
+      </c>
+      <c r="D24" t="s">
+        <v>268</v>
+      </c>
+      <c r="E24" t="s">
+        <v>269</v>
+      </c>
+      <c r="F24" t="s">
+        <v>29</v>
+      </c>
+      <c r="I24" t="s">
+        <v>280</v>
+      </c>
+      <c r="J24" t="s">
+        <v>93</v>
+      </c>
+      <c r="K24" t="s">
+        <v>32</v>
+      </c>
+      <c r="L24" t="s">
+        <v>281</v>
+      </c>
+      <c r="M24" t="s">
+        <v>208</v>
+      </c>
+      <c r="N24" t="s">
+        <v>282</v>
+      </c>
+      <c r="O24" t="s">
+        <v>179</v>
+      </c>
+      <c r="P24" t="s">
         <v>274</v>
       </c>
-      <c r="C24" t="s">
+      <c r="Q24" t="s">
+        <v>38</v>
+      </c>
+      <c r="R24" t="s">
         <v>275</v>
       </c>
-      <c r="D24" t="s">
+      <c r="S24" t="s">
         <v>276</v>
       </c>
-      <c r="E24" t="s">
-[...5 lines deleted...]
-      <c r="I24" t="s">
+      <c r="T24" t="s">
         <v>277</v>
       </c>
-      <c r="J24" t="s">
+      <c r="U24" t="s">
+        <v>58</v>
+      </c>
+      <c r="V24" t="s">
         <v>278</v>
-      </c>
-[...34 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
+        <v>283</v>
+      </c>
+      <c r="B25" t="s">
+        <v>284</v>
+      </c>
+      <c r="C25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" t="s">
         <v>285</v>
       </c>
-      <c r="B25" t="s">
+      <c r="F25" t="s">
+        <v>80</v>
+      </c>
+      <c r="I25" t="s">
         <v>286</v>
       </c>
-      <c r="C25" t="s">
+      <c r="J25" t="s">
         <v>287</v>
       </c>
-      <c r="E25" t="s">
+      <c r="K25" t="s">
+        <v>32</v>
+      </c>
+      <c r="L25" t="s">
         <v>288</v>
       </c>
-      <c r="F25" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M25" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="N25" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="O25" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P25" t="s">
-        <v>208</v>
+        <v>113</v>
       </c>
       <c r="Q25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R25" t="s">
-        <v>294</v>
+        <v>98</v>
       </c>
       <c r="S25" t="s">
         <v>40</v>
       </c>
       <c r="T25" t="s">
-        <v>178</v>
+        <v>289</v>
       </c>
       <c r="U25" t="s">
-        <v>105</v>
+        <v>290</v>
       </c>
       <c r="V25" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
+        <v>292</v>
+      </c>
+      <c r="B26" t="s">
+        <v>293</v>
+      </c>
+      <c r="C26" t="s">
+        <v>294</v>
+      </c>
+      <c r="D26" t="s">
+        <v>295</v>
+      </c>
+      <c r="E26" t="s">
+        <v>295</v>
+      </c>
+      <c r="F26" t="s">
+        <v>137</v>
+      </c>
+      <c r="G26" t="s">
         <v>296</v>
       </c>
-      <c r="B26" t="s">
+      <c r="I26" t="s">
         <v>297</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="J26" t="s">
         <v>298</v>
       </c>
-      <c r="E26" t="s">
-[...8 lines deleted...]
-      <c r="I26" t="s">
+      <c r="K26" t="s">
+        <v>32</v>
+      </c>
+      <c r="L26" t="s">
         <v>299</v>
       </c>
-      <c r="J26" t="s">
+      <c r="M26" t="s">
         <v>300</v>
       </c>
-      <c r="K26" t="s">
-[...2 lines deleted...]
-      <c r="L26" t="s">
+      <c r="N26" t="s">
         <v>301</v>
       </c>
-      <c r="M26" t="s">
+      <c r="O26" t="s">
+        <v>36</v>
+      </c>
+      <c r="P26" t="s">
         <v>302</v>
       </c>
-      <c r="N26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R26" t="s">
-        <v>229</v>
+        <v>146</v>
       </c>
       <c r="S26" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="T26" t="s">
-        <v>138</v>
+        <v>213</v>
       </c>
       <c r="U26" t="s">
-        <v>88</v>
+        <v>148</v>
       </c>
       <c r="V26" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
+        <v>303</v>
+      </c>
+      <c r="B27" t="s">
+        <v>293</v>
+      </c>
+      <c r="C27" t="s">
+        <v>294</v>
+      </c>
+      <c r="D27" t="s">
+        <v>295</v>
+      </c>
+      <c r="E27" t="s">
+        <v>295</v>
+      </c>
+      <c r="F27" t="s">
+        <v>137</v>
+      </c>
+      <c r="G27" t="s">
+        <v>296</v>
+      </c>
+      <c r="I27" t="s">
+        <v>297</v>
+      </c>
+      <c r="J27" t="s">
+        <v>304</v>
+      </c>
+      <c r="K27" t="s">
+        <v>32</v>
+      </c>
+      <c r="L27" t="s">
         <v>305</v>
       </c>
-      <c r="B27" t="s">
-[...20 lines deleted...]
-      <c r="J27" t="s">
+      <c r="M27" t="s">
+        <v>300</v>
+      </c>
+      <c r="N27" t="s">
         <v>306</v>
       </c>
-      <c r="K27" t="s">
-[...5 lines deleted...]
-      <c r="M27" t="s">
+      <c r="O27" t="s">
+        <v>53</v>
+      </c>
+      <c r="P27" t="s">
         <v>302</v>
       </c>
-      <c r="N27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R27" t="s">
-        <v>229</v>
+        <v>146</v>
       </c>
       <c r="S27" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="T27" t="s">
-        <v>138</v>
+        <v>213</v>
       </c>
       <c r="U27" t="s">
-        <v>88</v>
+        <v>148</v>
       </c>
       <c r="V27" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
+        <v>307</v>
+      </c>
+      <c r="B28" t="s">
+        <v>308</v>
+      </c>
+      <c r="C28" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" t="s">
+        <v>66</v>
+      </c>
+      <c r="F28" t="s">
+        <v>137</v>
+      </c>
+      <c r="I28" t="s">
         <v>309</v>
       </c>
-      <c r="B28" t="s">
+      <c r="J28" t="s">
         <v>310</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="K28" t="s">
+        <v>32</v>
+      </c>
+      <c r="L28" t="s">
         <v>311</v>
       </c>
-      <c r="E28" t="s">
-[...5 lines deleted...]
-      <c r="I28" t="s">
+      <c r="M28" t="s">
         <v>312</v>
       </c>
-      <c r="J28" t="s">
-[...5 lines deleted...]
-      <c r="L28" t="s">
+      <c r="N28" t="s">
         <v>313</v>
       </c>
-      <c r="M28" t="s">
+      <c r="O28" t="s">
+        <v>53</v>
+      </c>
+      <c r="P28" t="s">
         <v>314</v>
       </c>
-      <c r="N28" t="s">
+      <c r="Q28" t="s">
+        <v>38</v>
+      </c>
+      <c r="R28" t="s">
+        <v>55</v>
+      </c>
+      <c r="S28" t="s">
+        <v>40</v>
+      </c>
+      <c r="T28" t="s">
         <v>315</v>
       </c>
-      <c r="O28" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="U28" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="V28" t="s">
-        <v>319</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
+        <v>316</v>
+      </c>
+      <c r="B29" t="s">
+        <v>317</v>
+      </c>
+      <c r="C29" t="s">
+        <v>318</v>
+      </c>
+      <c r="E29" t="s">
+        <v>319</v>
+      </c>
+      <c r="F29" t="s">
+        <v>137</v>
+      </c>
+      <c r="G29" t="s">
         <v>320</v>
       </c>
-      <c r="B29" t="s">
+      <c r="I29" t="s">
         <v>321</v>
       </c>
-      <c r="C29" t="s">
-[...11 lines deleted...]
-      <c r="I29" t="s">
+      <c r="J29" t="s">
         <v>322</v>
       </c>
-      <c r="J29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K29" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L29" t="s">
         <v>323</v>
       </c>
       <c r="M29" t="s">
+        <v>308</v>
+      </c>
+      <c r="N29" t="s">
         <v>324</v>
       </c>
-      <c r="N29" t="s">
+      <c r="O29" t="s">
+        <v>36</v>
+      </c>
+      <c r="P29" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" t="s">
         <v>325</v>
       </c>
-      <c r="O29" t="s">
-[...2 lines deleted...]
-      <c r="P29" t="s">
+      <c r="S29" t="s">
+        <v>40</v>
+      </c>
+      <c r="T29" t="s">
+        <v>213</v>
+      </c>
+      <c r="U29" t="s">
+        <v>148</v>
+      </c>
+      <c r="V29" t="s">
         <v>326</v>
-      </c>
-[...16 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>327</v>
       </c>
       <c r="B30" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="C30" t="s">
-        <v>233</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>234</v>
+        <v>329</v>
       </c>
       <c r="E30" t="s">
-        <v>235</v>
+        <v>329</v>
       </c>
       <c r="F30" t="s">
-        <v>195</v>
+        <v>122</v>
+      </c>
+      <c r="G30" t="s">
+        <v>166</v>
       </c>
       <c r="I30" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="J30" t="s">
-        <v>196</v>
+        <v>331</v>
       </c>
       <c r="K30" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L30" t="s">
+        <v>332</v>
+      </c>
+      <c r="M30" t="s">
+        <v>333</v>
+      </c>
+      <c r="N30" t="s">
+        <v>334</v>
+      </c>
+      <c r="O30" t="s">
+        <v>36</v>
+      </c>
+      <c r="P30" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>38</v>
+      </c>
+      <c r="R30" t="s">
+        <v>263</v>
+      </c>
+      <c r="S30" t="s">
+        <v>56</v>
+      </c>
+      <c r="T30" t="s">
+        <v>174</v>
+      </c>
+      <c r="U30" t="s">
+        <v>58</v>
+      </c>
+      <c r="V30" t="s">
         <v>329</v>
-      </c>
-[...28 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B31" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C31" t="s">
+        <v>164</v>
+      </c>
+      <c r="D31" t="s">
+        <v>329</v>
+      </c>
+      <c r="E31" t="s">
+        <v>329</v>
+      </c>
+      <c r="F31" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" t="s">
+        <v>166</v>
+      </c>
+      <c r="I31" t="s">
+        <v>330</v>
+      </c>
+      <c r="J31" t="s">
+        <v>337</v>
+      </c>
+      <c r="K31" t="s">
+        <v>32</v>
+      </c>
+      <c r="L31" t="s">
+        <v>338</v>
+      </c>
+      <c r="M31" t="s">
         <v>333</v>
       </c>
-      <c r="D31" t="s">
-[...17 lines deleted...]
-      <c r="L31" t="s">
+      <c r="N31" t="s">
+        <v>339</v>
+      </c>
+      <c r="O31" t="s">
+        <v>53</v>
+      </c>
+      <c r="P31" t="s">
         <v>335</v>
       </c>
-      <c r="M31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R31" t="s">
-        <v>339</v>
+        <v>263</v>
       </c>
       <c r="S31" t="s">
-        <v>192</v>
+        <v>56</v>
       </c>
       <c r="T31" t="s">
-        <v>255</v>
+        <v>174</v>
       </c>
       <c r="U31" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="V31" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>340</v>
       </c>
       <c r="B32" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="C32" t="s">
-        <v>181</v>
+        <v>216</v>
       </c>
       <c r="D32" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E32" t="s">
-        <v>341</v>
+        <v>217</v>
       </c>
       <c r="F32" t="s">
-        <v>183</v>
+        <v>218</v>
       </c>
       <c r="I32" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J32" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
       <c r="K32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L32" t="s">
         <v>344</v>
       </c>
       <c r="M32" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="N32" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="O32" t="s">
-        <v>52</v>
+        <v>224</v>
       </c>
       <c r="P32" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="Q32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R32" t="s">
-        <v>191</v>
+        <v>348</v>
       </c>
       <c r="S32" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="T32" t="s">
-        <v>318</v>
+        <v>349</v>
       </c>
       <c r="U32" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="V32" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B33" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="C33" t="s">
-        <v>333</v>
+        <v>267</v>
       </c>
       <c r="D33" t="s">
-        <v>311</v>
+        <v>268</v>
       </c>
       <c r="E33" t="s">
-        <v>182</v>
+        <v>269</v>
       </c>
       <c r="F33" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="I33" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="J33" t="s">
-        <v>349</v>
+        <v>206</v>
       </c>
       <c r="K33" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L33" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="M33" t="s">
-        <v>336</v>
+        <v>355</v>
       </c>
       <c r="N33" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="O33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P33" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="Q33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R33" t="s">
-        <v>339</v>
+        <v>275</v>
       </c>
       <c r="S33" t="s">
-        <v>192</v>
+        <v>276</v>
       </c>
       <c r="T33" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="U33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="V33" t="s">
-        <v>319</v>
+        <v>278</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="B34" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C34" t="s">
+        <v>267</v>
+      </c>
+      <c r="D34" t="s">
+        <v>268</v>
+      </c>
+      <c r="E34" t="s">
+        <v>269</v>
+      </c>
+      <c r="F34" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" t="s">
+        <v>359</v>
+      </c>
+      <c r="J34" t="s">
+        <v>230</v>
+      </c>
+      <c r="K34" t="s">
+        <v>32</v>
+      </c>
+      <c r="L34" t="s">
+        <v>360</v>
+      </c>
+      <c r="M34" t="s">
+        <v>355</v>
+      </c>
+      <c r="N34" t="s">
+        <v>361</v>
+      </c>
+      <c r="O34" t="s">
+        <v>179</v>
+      </c>
+      <c r="P34" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>38</v>
+      </c>
+      <c r="R34" t="s">
         <v>275</v>
       </c>
-      <c r="D34" t="s">
+      <c r="S34" t="s">
         <v>276</v>
       </c>
-      <c r="E34" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="T34" t="s">
-        <v>361</v>
+        <v>277</v>
       </c>
       <c r="U34" t="s">
-        <v>284</v>
+        <v>58</v>
       </c>
       <c r="V34" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>362</v>
       </c>
       <c r="B35" t="s">
         <v>363</v>
       </c>
       <c r="C35" t="s">
+        <v>216</v>
+      </c>
+      <c r="D35" t="s">
         <v>364</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
+        <v>364</v>
+      </c>
+      <c r="F35" t="s">
+        <v>218</v>
+      </c>
+      <c r="I35" t="s">
         <v>365</v>
       </c>
-      <c r="E35" t="s">
-[...5 lines deleted...]
-      <c r="G35" t="s">
+      <c r="J35" t="s">
         <v>366</v>
       </c>
-      <c r="I35" t="s">
+      <c r="K35" t="s">
+        <v>32</v>
+      </c>
+      <c r="L35" t="s">
         <v>367</v>
       </c>
-      <c r="J35" t="s">
-[...5 lines deleted...]
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>368</v>
       </c>
-      <c r="M35" t="s">
+      <c r="N35" t="s">
         <v>369</v>
       </c>
-      <c r="N35" t="s">
+      <c r="O35" t="s">
+        <v>36</v>
+      </c>
+      <c r="P35" t="s">
         <v>370</v>
       </c>
-      <c r="O35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R35" t="s">
-        <v>103</v>
+        <v>226</v>
       </c>
       <c r="S35" t="s">
-        <v>40</v>
+        <v>276</v>
       </c>
       <c r="T35" t="s">
-        <v>178</v>
+        <v>349</v>
       </c>
       <c r="U35" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="V35" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
+        <v>371</v>
+      </c>
+      <c r="B36" t="s">
+        <v>363</v>
+      </c>
+      <c r="C36" t="s">
         <v>372</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>342</v>
+      </c>
+      <c r="E36" t="s">
+        <v>217</v>
+      </c>
+      <c r="F36" t="s">
+        <v>218</v>
+      </c>
+      <c r="I36" t="s">
         <v>373</v>
       </c>
-      <c r="C36" t="s">
-[...11 lines deleted...]
-      <c r="I36" t="s">
+      <c r="J36" t="s">
         <v>374</v>
       </c>
-      <c r="J36" t="s">
+      <c r="K36" t="s">
+        <v>32</v>
+      </c>
+      <c r="L36" t="s">
         <v>375</v>
       </c>
-      <c r="K36" t="s">
-[...2 lines deleted...]
-      <c r="L36" t="s">
+      <c r="M36" t="s">
+        <v>368</v>
+      </c>
+      <c r="N36" t="s">
         <v>376</v>
       </c>
-      <c r="M36" t="s">
+      <c r="O36" t="s">
+        <v>53</v>
+      </c>
+      <c r="P36" t="s">
         <v>377</v>
       </c>
-      <c r="N36" t="s">
+      <c r="Q36" t="s">
+        <v>38</v>
+      </c>
+      <c r="R36" t="s">
         <v>378</v>
       </c>
-      <c r="O36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S36" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
       <c r="T36" t="s">
-        <v>243</v>
+        <v>289</v>
       </c>
       <c r="U36" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="V36" t="s">
-        <v>244</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" t="s">
         <v>379</v>
       </c>
       <c r="B37" t="s">
         <v>380</v>
       </c>
       <c r="C37" t="s">
-        <v>113</v>
+        <v>65</v>
       </c>
       <c r="D37" t="s">
-        <v>381</v>
+        <v>66</v>
+      </c>
+      <c r="E37" t="s">
+        <v>66</v>
       </c>
       <c r="F37" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="I37" t="s">
         <v>381</v>
       </c>
       <c r="J37" t="s">
         <v>382</v>
       </c>
       <c r="K37" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L37" t="s">
         <v>383</v>
       </c>
       <c r="M37" t="s">
         <v>384</v>
       </c>
       <c r="N37" t="s">
         <v>385</v>
       </c>
       <c r="O37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P37" t="s">
         <v>386</v>
       </c>
       <c r="Q37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R37" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="S37" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="T37" t="s">
-        <v>387</v>
+        <v>73</v>
       </c>
       <c r="U37" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="V37" t="s">
-        <v>381</v>
+        <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
+        <v>387</v>
+      </c>
+      <c r="B38" t="s">
         <v>388</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>113</v>
+        <v>389</v>
       </c>
       <c r="D38" t="s">
-        <v>381</v>
+        <v>390</v>
+      </c>
+      <c r="E38" t="s">
+        <v>390</v>
       </c>
       <c r="F38" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="G38" t="s">
-        <v>116</v>
+        <v>391</v>
       </c>
       <c r="I38" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="J38" t="s">
-        <v>196</v>
+        <v>287</v>
       </c>
       <c r="K38" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L38" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M38" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="N38" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="O38" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P38" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="Q38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R38" t="s">
-        <v>123</v>
+        <v>146</v>
       </c>
       <c r="S38" t="s">
         <v>40</v>
       </c>
       <c r="T38" t="s">
-        <v>387</v>
+        <v>213</v>
       </c>
       <c r="U38" t="s">
-        <v>88</v>
+        <v>148</v>
       </c>
       <c r="V38" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B39" t="s">
-        <v>380</v>
+        <v>398</v>
       </c>
       <c r="C39" t="s">
-        <v>181</v>
+        <v>267</v>
       </c>
       <c r="D39" t="s">
-        <v>392</v>
+        <v>268</v>
       </c>
       <c r="E39" t="s">
-        <v>392</v>
+        <v>269</v>
       </c>
       <c r="F39" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="I39" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="J39" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="K39" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L39" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="M39" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="N39" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="O39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P39" t="s">
-        <v>398</v>
+        <v>357</v>
       </c>
       <c r="Q39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R39" t="s">
-        <v>339</v>
+        <v>275</v>
       </c>
       <c r="S39" t="s">
-        <v>192</v>
+        <v>276</v>
       </c>
       <c r="T39" t="s">
-        <v>399</v>
+        <v>277</v>
       </c>
       <c r="U39" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="V39" t="s">
-        <v>392</v>
+        <v>278</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B40" t="s">
-        <v>380</v>
+        <v>405</v>
       </c>
       <c r="C40" t="s">
-        <v>181</v>
+        <v>44</v>
       </c>
       <c r="D40" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="F40" t="s">
-        <v>183</v>
+        <v>46</v>
+      </c>
+      <c r="G40" t="s">
+        <v>47</v>
       </c>
       <c r="I40" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="J40" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="K40" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L40" t="s">
-        <v>225</v>
+        <v>408</v>
       </c>
       <c r="M40" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="N40" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="O40" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P40" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="Q40" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R40" t="s">
-        <v>339</v>
+        <v>55</v>
       </c>
       <c r="S40" t="s">
-        <v>192</v>
+        <v>56</v>
       </c>
       <c r="T40" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="U40" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="V40" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="B41" t="s">
         <v>405</v>
       </c>
       <c r="C41" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
         <v>406</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="G41" t="s">
-        <v>130</v>
+        <v>47</v>
       </c>
       <c r="I41" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="J41" t="s">
-        <v>171</v>
+        <v>230</v>
       </c>
       <c r="K41" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L41" t="s">
+        <v>414</v>
+      </c>
+      <c r="M41" t="s">
         <v>409</v>
       </c>
-      <c r="M41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N41" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="O41" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P41" t="s">
         <v>411</v>
       </c>
       <c r="Q41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R41" t="s">
-        <v>412</v>
+        <v>55</v>
       </c>
       <c r="S41" t="s">
         <v>40</v>
       </c>
       <c r="T41" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="U41" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="V41" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B42" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C42" t="s">
-        <v>27</v>
+        <v>216</v>
       </c>
       <c r="D42" t="s">
-        <v>416</v>
+        <v>417</v>
+      </c>
+      <c r="E42" t="s">
+        <v>417</v>
       </c>
       <c r="F42" t="s">
-        <v>30</v>
+        <v>218</v>
       </c>
       <c r="I42" t="s">
+        <v>418</v>
+      </c>
+      <c r="J42" t="s">
+        <v>419</v>
+      </c>
+      <c r="K42" t="s">
+        <v>32</v>
+      </c>
+      <c r="L42" t="s">
+        <v>420</v>
+      </c>
+      <c r="M42" t="s">
+        <v>421</v>
+      </c>
+      <c r="N42" t="s">
+        <v>422</v>
+      </c>
+      <c r="O42" t="s">
+        <v>36</v>
+      </c>
+      <c r="P42" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>38</v>
+      </c>
+      <c r="R42" t="s">
+        <v>378</v>
+      </c>
+      <c r="S42" t="s">
+        <v>227</v>
+      </c>
+      <c r="T42" t="s">
+        <v>424</v>
+      </c>
+      <c r="U42" t="s">
+        <v>100</v>
+      </c>
+      <c r="V42" t="s">
         <v>417</v>
-      </c>
-[...34 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B43" t="s">
+        <v>405</v>
+      </c>
+      <c r="C43" t="s">
+        <v>216</v>
+      </c>
+      <c r="D43" t="s">
+        <v>417</v>
+      </c>
+      <c r="E43" t="s">
+        <v>417</v>
+      </c>
+      <c r="F43" t="s">
+        <v>218</v>
+      </c>
+      <c r="I43" t="s">
+        <v>426</v>
+      </c>
+      <c r="J43" t="s">
+        <v>60</v>
+      </c>
+      <c r="K43" t="s">
+        <v>32</v>
+      </c>
+      <c r="L43" t="s">
+        <v>259</v>
+      </c>
+      <c r="M43" t="s">
+        <v>421</v>
+      </c>
+      <c r="N43" t="s">
+        <v>427</v>
+      </c>
+      <c r="O43" t="s">
+        <v>53</v>
+      </c>
+      <c r="P43" t="s">
         <v>423</v>
       </c>
-      <c r="C43" t="s">
+      <c r="Q43" t="s">
+        <v>38</v>
+      </c>
+      <c r="R43" t="s">
+        <v>378</v>
+      </c>
+      <c r="S43" t="s">
+        <v>227</v>
+      </c>
+      <c r="T43" t="s">
         <v>424</v>
       </c>
-      <c r="D43" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="U43" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="V43" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" t="s">
+        <v>428</v>
+      </c>
+      <c r="B44" t="s">
+        <v>429</v>
+      </c>
+      <c r="C44" t="s">
+        <v>164</v>
+      </c>
+      <c r="D44" t="s">
+        <v>430</v>
+      </c>
+      <c r="E44" t="s">
+        <v>431</v>
+      </c>
+      <c r="F44" t="s">
+        <v>122</v>
+      </c>
+      <c r="G44" t="s">
+        <v>166</v>
+      </c>
+      <c r="I44" t="s">
+        <v>432</v>
+      </c>
+      <c r="J44" t="s">
+        <v>206</v>
+      </c>
+      <c r="K44" t="s">
+        <v>32</v>
+      </c>
+      <c r="L44" t="s">
         <v>433</v>
       </c>
-      <c r="B44" t="s">
+      <c r="M44" t="s">
         <v>434</v>
       </c>
-      <c r="C44" t="s">
-[...11 lines deleted...]
-      <c r="G44" t="s">
+      <c r="N44" t="s">
+        <v>427</v>
+      </c>
+      <c r="O44" t="s">
+        <v>53</v>
+      </c>
+      <c r="P44" t="s">
         <v>435</v>
       </c>
-      <c r="I44" t="s">
+      <c r="Q44" t="s">
+        <v>38</v>
+      </c>
+      <c r="R44" t="s">
         <v>436</v>
-      </c>
-[...25 lines deleted...]
-        <v>123</v>
       </c>
       <c r="S44" t="s">
         <v>40</v>
       </c>
       <c r="T44" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="U44" t="s">
-        <v>284</v>
+        <v>58</v>
       </c>
       <c r="V44" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
+        <v>438</v>
+      </c>
+      <c r="B45" t="s">
+        <v>439</v>
+      </c>
+      <c r="C45" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45" t="s">
+        <v>440</v>
+      </c>
+      <c r="F45" t="s">
+        <v>80</v>
+      </c>
+      <c r="I45" t="s">
+        <v>441</v>
+      </c>
+      <c r="J45" t="s">
+        <v>442</v>
+      </c>
+      <c r="K45" t="s">
+        <v>32</v>
+      </c>
+      <c r="L45" t="s">
+        <v>332</v>
+      </c>
+      <c r="M45" t="s">
         <v>443</v>
       </c>
-      <c r="B45" t="s">
+      <c r="N45" t="s">
         <v>444</v>
       </c>
-      <c r="C45" t="s">
-[...17 lines deleted...]
-      <c r="L45" t="s">
+      <c r="O45" t="s">
+        <v>53</v>
+      </c>
+      <c r="P45" t="s">
         <v>445</v>
       </c>
-      <c r="M45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Q45" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="S45" t="s">
-        <v>242</v>
+        <v>40</v>
       </c>
       <c r="T45" t="s">
-        <v>255</v>
+        <v>41</v>
       </c>
       <c r="U45" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="V45" t="s">
-        <v>252</v>
+        <v>440</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
+        <v>446</v>
+      </c>
+      <c r="B46" t="s">
+        <v>447</v>
+      </c>
+      <c r="C46" t="s">
+        <v>448</v>
+      </c>
+      <c r="D46" t="s">
         <v>449</v>
       </c>
-      <c r="B46" t="s">
+      <c r="E46" t="s">
         <v>450</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I46" t="s">
         <v>451</v>
       </c>
       <c r="J46" t="s">
-        <v>343</v>
+        <v>206</v>
       </c>
       <c r="K46" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L46" t="s">
         <v>452</v>
       </c>
       <c r="M46" t="s">
         <v>453</v>
       </c>
       <c r="N46" t="s">
         <v>454</v>
       </c>
       <c r="O46" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P46" t="s">
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="Q46" t="s">
-        <v>39</v>
+        <v>38</v>
+      </c>
+      <c r="R46" t="s">
+        <v>243</v>
       </c>
       <c r="S46" t="s">
-        <v>40</v>
+        <v>227</v>
       </c>
       <c r="T46" t="s">
-        <v>41</v>
+        <v>456</v>
       </c>
       <c r="U46" t="s">
-        <v>42</v>
+        <v>148</v>
       </c>
       <c r="V46" t="s">
-        <v>416</v>
+        <v>449</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B47" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="C47" t="s">
-        <v>220</v>
+        <v>65</v>
       </c>
       <c r="D47" t="s">
-        <v>221</v>
+        <v>66</v>
+      </c>
+      <c r="E47" t="s">
+        <v>66</v>
       </c>
       <c r="F47" t="s">
-        <v>222</v>
+        <v>137</v>
       </c>
       <c r="G47" t="s">
-        <v>223</v>
+        <v>459</v>
+      </c>
+      <c r="I47" t="s">
+        <v>460</v>
       </c>
       <c r="J47" t="s">
-        <v>132</v>
+        <v>461</v>
       </c>
       <c r="K47" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L47" t="s">
-        <v>456</v>
+        <v>408</v>
       </c>
       <c r="M47" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="N47" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="O47" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P47" t="s">
-        <v>459</v>
+        <v>72</v>
       </c>
       <c r="Q47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R47" t="s">
-        <v>229</v>
+        <v>55</v>
       </c>
       <c r="S47" t="s">
         <v>40</v>
       </c>
       <c r="T47" t="s">
-        <v>41</v>
+        <v>464</v>
       </c>
       <c r="U47" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="V47" t="s">
-        <v>221</v>
+        <v>465</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B48" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="C48" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D48" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>286</v>
       </c>
       <c r="F48" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="I48" t="s">
-        <v>463</v>
+        <v>286</v>
       </c>
       <c r="J48" t="s">
-        <v>253</v>
+        <v>206</v>
       </c>
       <c r="K48" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L48" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="M48" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="N48" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="O48" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="P48" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="Q48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R48" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="S48" t="s">
-        <v>40</v>
+        <v>276</v>
       </c>
       <c r="T48" t="s">
-        <v>468</v>
+        <v>289</v>
       </c>
       <c r="U48" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="V48" t="s">
-        <v>469</v>
+        <v>286</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B49" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C49" t="s">
-        <v>472</v>
+        <v>77</v>
       </c>
       <c r="D49" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>440</v>
       </c>
       <c r="F49" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="I49" t="s">
         <v>474</v>
       </c>
       <c r="J49" t="s">
+        <v>366</v>
+      </c>
+      <c r="K49" t="s">
+        <v>32</v>
+      </c>
+      <c r="L49" t="s">
         <v>475</v>
       </c>
-      <c r="K49" t="s">
-[...2 lines deleted...]
-      <c r="L49" t="s">
+      <c r="M49" t="s">
         <v>476</v>
       </c>
-      <c r="M49" t="s">
+      <c r="N49" t="s">
         <v>477</v>
       </c>
-      <c r="N49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P49" t="s">
-        <v>411</v>
+        <v>445</v>
       </c>
       <c r="Q49" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="S49" t="s">
         <v>40</v>
       </c>
       <c r="T49" t="s">
-        <v>441</v>
+        <v>41</v>
       </c>
       <c r="U49" t="s">
-        <v>284</v>
+        <v>87</v>
       </c>
       <c r="V49" t="s">
-        <v>479</v>
+        <v>440</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" t="s">
+        <v>478</v>
+      </c>
+      <c r="B50" t="s">
+        <v>473</v>
+      </c>
+      <c r="C50" t="s">
+        <v>254</v>
+      </c>
+      <c r="D50" t="s">
+        <v>255</v>
+      </c>
+      <c r="F50" t="s">
+        <v>256</v>
+      </c>
+      <c r="G50" t="s">
+        <v>257</v>
+      </c>
+      <c r="J50" t="s">
+        <v>168</v>
+      </c>
+      <c r="K50" t="s">
+        <v>32</v>
+      </c>
+      <c r="L50" t="s">
+        <v>479</v>
+      </c>
+      <c r="M50" t="s">
         <v>480</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="N50" t="s">
         <v>481</v>
       </c>
-      <c r="D50" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O50" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P50" t="s">
-        <v>489</v>
+        <v>54</v>
       </c>
       <c r="Q50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R50" t="s">
-        <v>490</v>
+        <v>263</v>
       </c>
       <c r="S50" t="s">
         <v>40</v>
       </c>
       <c r="T50" t="s">
-        <v>491</v>
+        <v>41</v>
       </c>
       <c r="U50" t="s">
-        <v>105</v>
+        <v>148</v>
       </c>
       <c r="V50" t="s">
-        <v>492</v>
+        <v>255</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="B51" t="s">
-        <v>494</v>
+        <v>483</v>
       </c>
       <c r="C51" t="s">
-        <v>333</v>
+        <v>135</v>
       </c>
       <c r="D51" t="s">
-        <v>495</v>
+        <v>484</v>
       </c>
       <c r="E51" t="s">
-        <v>392</v>
+        <v>484</v>
       </c>
       <c r="F51" t="s">
-        <v>183</v>
+        <v>137</v>
+      </c>
+      <c r="G51" t="s">
+        <v>138</v>
       </c>
       <c r="I51" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="J51" t="s">
-        <v>497</v>
+        <v>287</v>
       </c>
       <c r="K51" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L51" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="M51" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="N51" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="O51" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="P51" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="Q51" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R51" t="s">
-        <v>317</v>
+        <v>146</v>
       </c>
       <c r="S51" t="s">
-        <v>192</v>
+        <v>40</v>
       </c>
       <c r="T51" t="s">
-        <v>399</v>
+        <v>490</v>
       </c>
       <c r="U51" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="V51" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>503</v>
+        <v>492</v>
       </c>
       <c r="B52" t="s">
+        <v>493</v>
+      </c>
+      <c r="C52" t="s">
         <v>494</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" t="s">
-        <v>392</v>
+        <v>495</v>
       </c>
       <c r="E52" t="s">
-        <v>392</v>
+        <v>495</v>
       </c>
       <c r="F52" t="s">
-        <v>183</v>
+        <v>137</v>
       </c>
       <c r="I52" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="J52" t="s">
-        <v>196</v>
+        <v>497</v>
       </c>
       <c r="K52" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L52" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="M52" t="s">
         <v>499</v>
       </c>
       <c r="N52" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="O52" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="P52" t="s">
-        <v>507</v>
+        <v>435</v>
       </c>
       <c r="Q52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R52" t="s">
-        <v>317</v>
+        <v>146</v>
       </c>
       <c r="S52" t="s">
-        <v>192</v>
+        <v>40</v>
       </c>
       <c r="T52" t="s">
-        <v>399</v>
+        <v>464</v>
       </c>
       <c r="U52" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="V52" t="s">
-        <v>392</v>
+        <v>501</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" t="s">
+        <v>502</v>
+      </c>
+      <c r="B53" t="s">
+        <v>493</v>
+      </c>
+      <c r="C53" t="s">
+        <v>503</v>
+      </c>
+      <c r="D53" t="s">
+        <v>504</v>
+      </c>
+      <c r="E53" t="s">
+        <v>504</v>
+      </c>
+      <c r="F53" t="s">
+        <v>137</v>
+      </c>
+      <c r="G53" t="s">
+        <v>505</v>
+      </c>
+      <c r="I53" t="s">
+        <v>506</v>
+      </c>
+      <c r="J53" t="s">
+        <v>507</v>
+      </c>
+      <c r="K53" t="s">
+        <v>32</v>
+      </c>
+      <c r="L53" t="s">
         <v>508</v>
       </c>
-      <c r="B53" t="s">
-[...14 lines deleted...]
-      <c r="I53" t="s">
+      <c r="M53" t="s">
         <v>509</v>
       </c>
-      <c r="J53" t="s">
+      <c r="N53" t="s">
         <v>510</v>
       </c>
-      <c r="K53" t="s">
-[...2 lines deleted...]
-      <c r="L53" t="s">
+      <c r="O53" t="s">
+        <v>53</v>
+      </c>
+      <c r="P53" t="s">
         <v>511</v>
       </c>
-      <c r="M53" t="s">
-[...2 lines deleted...]
-      <c r="N53" t="s">
+      <c r="Q53" t="s">
+        <v>38</v>
+      </c>
+      <c r="R53" t="s">
         <v>512</v>
       </c>
-      <c r="O53" t="s">
-[...2 lines deleted...]
-      <c r="P53" t="s">
+      <c r="S53" t="s">
+        <v>40</v>
+      </c>
+      <c r="T53" t="s">
         <v>513</v>
       </c>
-      <c r="Q53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U53" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="V53" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B54" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C54" t="s">
-        <v>516</v>
+        <v>372</v>
       </c>
       <c r="D54" t="s">
         <v>517</v>
       </c>
       <c r="E54" t="s">
-        <v>517</v>
+        <v>417</v>
       </c>
       <c r="F54" t="s">
+        <v>218</v>
+      </c>
+      <c r="I54" t="s">
         <v>518</v>
       </c>
-      <c r="G54" t="s">
+      <c r="J54" t="s">
         <v>519</v>
       </c>
-      <c r="I54" t="s">
+      <c r="K54" t="s">
+        <v>32</v>
+      </c>
+      <c r="L54" t="s">
         <v>520</v>
       </c>
-      <c r="J54" t="s">
-[...5 lines deleted...]
-      <c r="L54" t="s">
+      <c r="M54" t="s">
         <v>521</v>
       </c>
-      <c r="M54" t="s">
+      <c r="N54" t="s">
         <v>522</v>
       </c>
-      <c r="N54" t="s">
+      <c r="O54" t="s">
+        <v>36</v>
+      </c>
+      <c r="P54" t="s">
         <v>523</v>
       </c>
-      <c r="O54" t="s">
-[...2 lines deleted...]
-      <c r="P54" t="s">
+      <c r="Q54" t="s">
+        <v>38</v>
+      </c>
+      <c r="R54" t="s">
+        <v>348</v>
+      </c>
+      <c r="S54" t="s">
+        <v>227</v>
+      </c>
+      <c r="T54" t="s">
+        <v>424</v>
+      </c>
+      <c r="U54" t="s">
+        <v>100</v>
+      </c>
+      <c r="V54" t="s">
         <v>524</v>
-      </c>
-[...16 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" t="s">
+        <v>525</v>
+      </c>
+      <c r="B55" t="s">
+        <v>516</v>
+      </c>
+      <c r="C55" t="s">
+        <v>216</v>
+      </c>
+      <c r="D55" t="s">
+        <v>417</v>
+      </c>
+      <c r="E55" t="s">
+        <v>417</v>
+      </c>
+      <c r="F55" t="s">
+        <v>218</v>
+      </c>
+      <c r="I55" t="s">
         <v>526</v>
       </c>
-      <c r="B55" t="s">
+      <c r="J55" t="s">
+        <v>230</v>
+      </c>
+      <c r="K55" t="s">
+        <v>32</v>
+      </c>
+      <c r="L55" t="s">
         <v>527</v>
       </c>
-      <c r="C55" t="s">
-[...11 lines deleted...]
-      <c r="I55" t="s">
+      <c r="M55" t="s">
+        <v>521</v>
+      </c>
+      <c r="N55" t="s">
         <v>528</v>
       </c>
-      <c r="J55" t="s">
+      <c r="O55" t="s">
+        <v>210</v>
+      </c>
+      <c r="P55" t="s">
         <v>529</v>
       </c>
-      <c r="K55" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q55" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R55" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="S55" t="s">
-        <v>192</v>
+        <v>227</v>
       </c>
       <c r="T55" t="s">
-        <v>399</v>
+        <v>424</v>
       </c>
       <c r="U55" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="V55" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" t="s">
+        <v>530</v>
+      </c>
+      <c r="B56" t="s">
+        <v>516</v>
+      </c>
+      <c r="C56" t="s">
+        <v>372</v>
+      </c>
+      <c r="D56" t="s">
+        <v>517</v>
+      </c>
+      <c r="E56" t="s">
+        <v>417</v>
+      </c>
+      <c r="F56" t="s">
+        <v>218</v>
+      </c>
+      <c r="I56" t="s">
+        <v>531</v>
+      </c>
+      <c r="J56" t="s">
+        <v>532</v>
+      </c>
+      <c r="K56" t="s">
+        <v>32</v>
+      </c>
+      <c r="L56" t="s">
+        <v>533</v>
+      </c>
+      <c r="M56" t="s">
+        <v>521</v>
+      </c>
+      <c r="N56" t="s">
         <v>534</v>
       </c>
-      <c r="B56" t="s">
-[...14 lines deleted...]
-      <c r="I56" t="s">
+      <c r="O56" t="s">
+        <v>53</v>
+      </c>
+      <c r="P56" t="s">
         <v>535</v>
       </c>
-      <c r="J56" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="Q56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R56" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="S56" t="s">
-        <v>192</v>
+        <v>227</v>
       </c>
       <c r="T56" t="s">
-        <v>399</v>
+        <v>424</v>
       </c>
       <c r="U56" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="V56" t="s">
-        <v>392</v>
+        <v>524</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" t="s">
+        <v>536</v>
+      </c>
+      <c r="B57" t="s">
+        <v>537</v>
+      </c>
+      <c r="C57" t="s">
+        <v>538</v>
+      </c>
+      <c r="D57" t="s">
         <v>539</v>
       </c>
-      <c r="B57" t="s">
+      <c r="E57" t="s">
+        <v>539</v>
+      </c>
+      <c r="F57" t="s">
         <v>540</v>
       </c>
-      <c r="C57" t="s">
-[...9 lines deleted...]
-        <v>94</v>
+      <c r="G57" t="s">
+        <v>541</v>
       </c>
       <c r="I57" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="J57" t="s">
-        <v>542</v>
+        <v>230</v>
       </c>
       <c r="K57" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L57" t="s">
-        <v>452</v>
+        <v>543</v>
       </c>
       <c r="M57" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="N57" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="O57" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="P57" t="s">
-        <v>208</v>
+        <v>546</v>
       </c>
       <c r="Q57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R57" t="s">
-        <v>103</v>
+        <v>325</v>
       </c>
       <c r="S57" t="s">
         <v>40</v>
       </c>
       <c r="T57" t="s">
-        <v>441</v>
+        <v>547</v>
       </c>
       <c r="U57" t="s">
-        <v>284</v>
+        <v>148</v>
       </c>
       <c r="V57" t="s">
-        <v>479</v>
+        <v>539</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B58" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C58" t="s">
-        <v>547</v>
+        <v>216</v>
       </c>
       <c r="D58" t="s">
-        <v>548</v>
+        <v>417</v>
       </c>
       <c r="E58" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="F58" t="s">
-        <v>195</v>
+        <v>218</v>
       </c>
       <c r="I58" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="J58" t="s">
-        <v>171</v>
+        <v>551</v>
       </c>
       <c r="K58" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L58" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="M58" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="N58" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="O58" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P58" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="Q58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R58" t="s">
-        <v>209</v>
+        <v>378</v>
       </c>
       <c r="S58" t="s">
-        <v>192</v>
+        <v>227</v>
       </c>
       <c r="T58" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="U58" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="V58" t="s">
-        <v>554</v>
+        <v>417</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B59" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="C59" t="s">
+        <v>216</v>
+      </c>
+      <c r="D59" t="s">
+        <v>417</v>
+      </c>
+      <c r="E59" t="s">
+        <v>417</v>
+      </c>
+      <c r="F59" t="s">
+        <v>218</v>
+      </c>
+      <c r="I59" t="s">
         <v>557</v>
       </c>
-      <c r="D59" t="s">
+      <c r="J59" t="s">
+        <v>532</v>
+      </c>
+      <c r="K59" t="s">
+        <v>32</v>
+      </c>
+      <c r="L59" t="s">
         <v>558</v>
       </c>
-      <c r="E59" t="s">
+      <c r="M59" t="s">
+        <v>553</v>
+      </c>
+      <c r="N59" t="s">
         <v>559</v>
       </c>
-      <c r="F59" t="s">
+      <c r="O59" t="s">
+        <v>53</v>
+      </c>
+      <c r="P59" t="s">
         <v>560</v>
       </c>
-      <c r="G59" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q59" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R59" t="s">
-        <v>70</v>
+        <v>378</v>
       </c>
       <c r="S59" t="s">
-        <v>40</v>
+        <v>227</v>
       </c>
       <c r="T59" t="s">
-        <v>41</v>
+        <v>424</v>
       </c>
       <c r="U59" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="V59" t="s">
-        <v>566</v>
+        <v>417</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B60" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="C60" t="s">
-        <v>220</v>
+        <v>494</v>
       </c>
       <c r="D60" t="s">
-        <v>221</v>
+        <v>495</v>
       </c>
       <c r="E60" t="s">
-        <v>221</v>
+        <v>495</v>
       </c>
       <c r="F60" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>137</v>
       </c>
       <c r="I60" t="s">
-        <v>221</v>
+        <v>563</v>
       </c>
       <c r="J60" t="s">
-        <v>171</v>
+        <v>564</v>
       </c>
       <c r="K60" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L60" t="s">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="M60" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="N60" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="O60" t="s">
-        <v>52</v>
+        <v>210</v>
       </c>
       <c r="P60" t="s">
-        <v>122</v>
+        <v>242</v>
       </c>
       <c r="Q60" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R60" t="s">
-        <v>229</v>
+        <v>146</v>
       </c>
       <c r="S60" t="s">
         <v>40</v>
       </c>
       <c r="T60" t="s">
-        <v>41</v>
+        <v>464</v>
       </c>
       <c r="U60" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="V60" t="s">
-        <v>221</v>
+        <v>501</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" t="s">
+        <v>567</v>
+      </c>
+      <c r="B61" t="s">
+        <v>568</v>
+      </c>
+      <c r="C61" t="s">
+        <v>569</v>
+      </c>
+      <c r="D61" t="s">
+        <v>570</v>
+      </c>
+      <c r="E61" t="s">
+        <v>449</v>
+      </c>
+      <c r="F61" t="s">
+        <v>29</v>
+      </c>
+      <c r="I61" t="s">
         <v>571</v>
       </c>
-      <c r="B61" t="s">
+      <c r="J61" t="s">
+        <v>206</v>
+      </c>
+      <c r="K61" t="s">
+        <v>32</v>
+      </c>
+      <c r="L61" t="s">
         <v>572</v>
       </c>
-      <c r="C61" t="s">
-[...11 lines deleted...]
-      <c r="G61" t="s">
+      <c r="M61" t="s">
         <v>573</v>
       </c>
-      <c r="I61" t="s">
+      <c r="N61" t="s">
         <v>574</v>
       </c>
-      <c r="J61" t="s">
-[...8 lines deleted...]
-      <c r="M61" t="s">
+      <c r="O61" t="s">
+        <v>36</v>
+      </c>
+      <c r="P61" t="s">
         <v>575</v>
       </c>
-      <c r="N61" t="s">
+      <c r="Q61" t="s">
+        <v>38</v>
+      </c>
+      <c r="R61" t="s">
+        <v>243</v>
+      </c>
+      <c r="S61" t="s">
+        <v>227</v>
+      </c>
+      <c r="T61" t="s">
+        <v>456</v>
+      </c>
+      <c r="U61" t="s">
+        <v>148</v>
+      </c>
+      <c r="V61" t="s">
         <v>576</v>
-      </c>
-[...22 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" t="s">
+        <v>577</v>
+      </c>
+      <c r="B62" t="s">
         <v>578</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>579</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>580</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" t="s">
         <v>581</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>582</v>
       </c>
-      <c r="F62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>79</v>
+        <v>583</v>
       </c>
       <c r="I62" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="J62" t="s">
-        <v>583</v>
+        <v>206</v>
       </c>
       <c r="K62" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L62" t="s">
-        <v>584</v>
+        <v>486</v>
       </c>
       <c r="M62" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
       <c r="N62" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="O62" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P62" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="Q62" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R62" t="s">
-        <v>587</v>
+        <v>114</v>
       </c>
       <c r="S62" t="s">
         <v>40</v>
       </c>
       <c r="T62" t="s">
+        <v>41</v>
+      </c>
+      <c r="U62" t="s">
+        <v>100</v>
+      </c>
+      <c r="V62" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" t="s">
+        <v>589</v>
+      </c>
+      <c r="B63" t="s">
         <v>590</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
+        <v>254</v>
+      </c>
+      <c r="D63" t="s">
+        <v>255</v>
+      </c>
+      <c r="E63" t="s">
+        <v>255</v>
+      </c>
+      <c r="F63" t="s">
+        <v>256</v>
+      </c>
+      <c r="G63" t="s">
+        <v>257</v>
+      </c>
+      <c r="I63" t="s">
+        <v>255</v>
+      </c>
+      <c r="J63" t="s">
+        <v>206</v>
+      </c>
+      <c r="K63" t="s">
+        <v>32</v>
+      </c>
+      <c r="L63" t="s">
+        <v>468</v>
+      </c>
+      <c r="M63" t="s">
         <v>591</v>
       </c>
-      <c r="C63" t="s">
+      <c r="N63" t="s">
         <v>592</v>
       </c>
-      <c r="D63" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="O63" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P63" t="s">
-        <v>598</v>
+        <v>161</v>
       </c>
       <c r="Q63" t="s">
-        <v>599</v>
+        <v>38</v>
       </c>
       <c r="R63" t="s">
-        <v>600</v>
+        <v>263</v>
       </c>
       <c r="S63" t="s">
-        <v>242</v>
+        <v>40</v>
       </c>
       <c r="T63" t="s">
-        <v>601</v>
+        <v>41</v>
       </c>
       <c r="U63" t="s">
-        <v>284</v>
+        <v>148</v>
       </c>
       <c r="V63" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="B64" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="C64" t="s">
-        <v>605</v>
+        <v>494</v>
       </c>
       <c r="D64" t="s">
-        <v>606</v>
+        <v>495</v>
       </c>
       <c r="E64" t="s">
-        <v>606</v>
+        <v>495</v>
       </c>
       <c r="F64" t="s">
-        <v>518</v>
+        <v>137</v>
       </c>
       <c r="G64" t="s">
-        <v>607</v>
+        <v>595</v>
+      </c>
+      <c r="I64" t="s">
+        <v>596</v>
       </c>
       <c r="J64" t="s">
-        <v>158</v>
+        <v>68</v>
       </c>
       <c r="K64" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L64" t="s">
-        <v>608</v>
+        <v>452</v>
       </c>
       <c r="M64" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="N64" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="O64" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P64" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="Q64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R64" t="s">
-        <v>123</v>
+        <v>146</v>
       </c>
       <c r="S64" t="s">
         <v>40</v>
       </c>
       <c r="T64" t="s">
-        <v>612</v>
+        <v>464</v>
       </c>
       <c r="U64" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="V64" t="s">
-        <v>613</v>
+        <v>501</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="B65" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="C65" t="s">
-        <v>128</v>
+        <v>602</v>
       </c>
       <c r="D65" t="s">
-        <v>616</v>
+        <v>603</v>
+      </c>
+      <c r="E65" t="s">
+        <v>604</v>
       </c>
       <c r="F65" t="s">
-        <v>78</v>
+        <v>122</v>
       </c>
       <c r="G65" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="I65" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="J65" t="s">
-        <v>171</v>
+        <v>605</v>
       </c>
       <c r="K65" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L65" t="s">
-        <v>536</v>
+        <v>606</v>
       </c>
       <c r="M65" t="s">
-        <v>618</v>
+        <v>590</v>
       </c>
       <c r="N65" t="s">
-        <v>619</v>
+        <v>607</v>
       </c>
       <c r="O65" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P65" t="s">
-        <v>620</v>
+        <v>608</v>
       </c>
       <c r="Q65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R65" t="s">
-        <v>412</v>
+        <v>609</v>
       </c>
       <c r="S65" t="s">
         <v>40</v>
       </c>
       <c r="T65" t="s">
-        <v>588</v>
+        <v>610</v>
       </c>
       <c r="U65" t="s">
-        <v>621</v>
+        <v>58</v>
       </c>
       <c r="V65" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66" t="s">
+        <v>612</v>
+      </c>
+      <c r="B66" t="s">
+        <v>613</v>
+      </c>
+      <c r="C66" t="s">
+        <v>614</v>
+      </c>
+      <c r="D66" t="s">
+        <v>615</v>
+      </c>
+      <c r="F66" t="s">
+        <v>582</v>
+      </c>
+      <c r="G66" t="s">
+        <v>616</v>
+      </c>
+      <c r="I66" t="s">
+        <v>615</v>
+      </c>
+      <c r="J66" t="s">
+        <v>331</v>
+      </c>
+      <c r="K66" t="s">
+        <v>32</v>
+      </c>
+      <c r="L66" t="s">
+        <v>617</v>
+      </c>
+      <c r="M66" t="s">
+        <v>618</v>
+      </c>
+      <c r="N66" t="s">
+        <v>619</v>
+      </c>
+      <c r="O66" t="s">
+        <v>36</v>
+      </c>
+      <c r="P66" t="s">
+        <v>620</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>621</v>
+      </c>
+      <c r="R66" t="s">
         <v>622</v>
       </c>
-      <c r="B66" t="s">
+      <c r="S66" t="s">
+        <v>276</v>
+      </c>
+      <c r="T66" t="s">
         <v>623</v>
       </c>
-      <c r="C66" t="s">
-[...14 lines deleted...]
-      <c r="I66" t="s">
+      <c r="U66" t="s">
+        <v>74</v>
+      </c>
+      <c r="V66" t="s">
+        <v>615</v>
+      </c>
+      <c r="W66" t="s">
         <v>624</v>
-      </c>
-[...37 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67" t="s">
+        <v>625</v>
+      </c>
+      <c r="B67" t="s">
+        <v>626</v>
+      </c>
+      <c r="C67" t="s">
+        <v>627</v>
+      </c>
+      <c r="D67" t="s">
+        <v>628</v>
+      </c>
+      <c r="E67" t="s">
+        <v>628</v>
+      </c>
+      <c r="F67" t="s">
+        <v>540</v>
+      </c>
+      <c r="G67" t="s">
         <v>629</v>
       </c>
-      <c r="B67" t="s">
+      <c r="J67" t="s">
+        <v>68</v>
+      </c>
+      <c r="K67" t="s">
+        <v>32</v>
+      </c>
+      <c r="L67" t="s">
         <v>630</v>
       </c>
-      <c r="C67" t="s">
+      <c r="M67" t="s">
         <v>631</v>
       </c>
-      <c r="F67" t="s">
-[...2 lines deleted...]
-      <c r="G67" t="s">
+      <c r="N67" t="s">
         <v>632</v>
       </c>
-      <c r="J67" t="s">
-[...5 lines deleted...]
-      <c r="L67" t="s">
+      <c r="O67" t="s">
+        <v>36</v>
+      </c>
+      <c r="P67" t="s">
         <v>633</v>
       </c>
-      <c r="M67" t="s">
+      <c r="Q67" t="s">
+        <v>38</v>
+      </c>
+      <c r="R67" t="s">
+        <v>55</v>
+      </c>
+      <c r="S67" t="s">
+        <v>40</v>
+      </c>
+      <c r="T67" t="s">
         <v>634</v>
       </c>
-      <c r="N67" t="s">
+      <c r="U67" t="s">
+        <v>148</v>
+      </c>
+      <c r="V67" t="s">
         <v>635</v>
-      </c>
-[...19 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" t="s">
+        <v>636</v>
+      </c>
+      <c r="B68" t="s">
         <v>637</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
+        <v>164</v>
+      </c>
+      <c r="D68" t="s">
         <v>638</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>195</v>
+        <v>122</v>
+      </c>
+      <c r="G68" t="s">
+        <v>166</v>
+      </c>
+      <c r="I68" t="s">
+        <v>639</v>
       </c>
       <c r="J68" t="s">
-        <v>171</v>
+        <v>206</v>
       </c>
       <c r="K68" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L68" t="s">
-        <v>639</v>
+        <v>558</v>
       </c>
       <c r="M68" t="s">
         <v>640</v>
       </c>
       <c r="N68" t="s">
         <v>641</v>
       </c>
       <c r="O68" t="s">
-        <v>628</v>
+        <v>53</v>
       </c>
       <c r="P68" t="s">
-        <v>553</v>
+        <v>642</v>
       </c>
       <c r="Q68" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R68" t="s">
-        <v>642</v>
+        <v>436</v>
       </c>
       <c r="S68" t="s">
-        <v>192</v>
+        <v>40</v>
+      </c>
+      <c r="T68" t="s">
+        <v>610</v>
+      </c>
+      <c r="U68" t="s">
+        <v>643</v>
+      </c>
+      <c r="V68" t="s">
+        <v>638</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B69" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C69" t="s">
-        <v>75</v>
+        <v>494</v>
       </c>
       <c r="D69" t="s">
-        <v>645</v>
+        <v>495</v>
       </c>
       <c r="E69" t="s">
-        <v>646</v>
+        <v>495</v>
       </c>
       <c r="F69" t="s">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="G69" t="s">
-        <v>79</v>
+        <v>595</v>
       </c>
       <c r="I69" t="s">
         <v>646</v>
       </c>
       <c r="J69" t="s">
-        <v>196</v>
+        <v>564</v>
       </c>
       <c r="K69" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L69" t="s">
-        <v>445</v>
+        <v>647</v>
       </c>
       <c r="M69" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="N69" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="O69" t="s">
-        <v>37</v>
+        <v>650</v>
       </c>
       <c r="P69" t="s">
-        <v>565</v>
+        <v>242</v>
       </c>
       <c r="Q69" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R69" t="s">
-        <v>587</v>
+        <v>146</v>
       </c>
       <c r="S69" t="s">
         <v>40</v>
       </c>
       <c r="T69" t="s">
-        <v>588</v>
+        <v>464</v>
       </c>
       <c r="U69" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="V69" t="s">
-        <v>649</v>
+        <v>501</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B70" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C70" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="E70" t="s">
         <v>653</v>
       </c>
       <c r="F70" t="s">
-        <v>222</v>
+        <v>106</v>
       </c>
       <c r="G70" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="I70" t="s">
         <v>654</v>
       </c>
       <c r="J70" t="s">
-        <v>196</v>
+        <v>230</v>
       </c>
       <c r="K70" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L70" t="s">
         <v>655</v>
       </c>
       <c r="M70" t="s">
         <v>656</v>
       </c>
       <c r="N70" t="s">
         <v>657</v>
       </c>
       <c r="O70" t="s">
-        <v>175</v>
+        <v>36</v>
       </c>
       <c r="P70" t="s">
-        <v>459</v>
+        <v>658</v>
       </c>
       <c r="Q70" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R70" t="s">
-        <v>229</v>
+        <v>263</v>
       </c>
       <c r="S70" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="T70" t="s">
+        <v>276</v>
+      </c>
+      <c r="U70" t="s">
+        <v>100</v>
+      </c>
+      <c r="V70" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B71" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C71" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="D71" t="s">
+        <v>448</v>
+      </c>
+      <c r="F71" t="s">
+        <v>29</v>
+      </c>
+      <c r="J71" t="s">
+        <v>206</v>
+      </c>
+      <c r="K71" t="s">
+        <v>32</v>
+      </c>
+      <c r="L71" t="s">
         <v>661</v>
       </c>
-      <c r="E71" t="s">
-[...2 lines deleted...]
-      <c r="F71" t="s">
+      <c r="M71" t="s">
         <v>662</v>
       </c>
-      <c r="G71" t="s">
+      <c r="N71" t="s">
         <v>663</v>
       </c>
-      <c r="I71" t="s">
-[...11 lines deleted...]
-      <c r="M71" t="s">
+      <c r="O71" t="s">
+        <v>650</v>
+      </c>
+      <c r="P71" t="s">
+        <v>575</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>38</v>
+      </c>
+      <c r="R71" t="s">
         <v>664</v>
       </c>
-      <c r="N71" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S71" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>661</v>
+        <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" t="s">
+        <v>665</v>
+      </c>
+      <c r="B72" t="s">
+        <v>666</v>
+      </c>
+      <c r="C72" t="s">
+        <v>119</v>
+      </c>
+      <c r="D72" t="s">
+        <v>667</v>
+      </c>
+      <c r="E72" t="s">
         <v>668</v>
       </c>
-      <c r="B72" t="s">
+      <c r="F72" t="s">
+        <v>122</v>
+      </c>
+      <c r="G72" t="s">
+        <v>123</v>
+      </c>
+      <c r="I72" t="s">
+        <v>668</v>
+      </c>
+      <c r="J72" t="s">
+        <v>230</v>
+      </c>
+      <c r="K72" t="s">
+        <v>32</v>
+      </c>
+      <c r="L72" t="s">
+        <v>468</v>
+      </c>
+      <c r="M72" t="s">
         <v>669</v>
       </c>
-      <c r="C72" t="s">
-[...14 lines deleted...]
-      <c r="I72" t="s">
+      <c r="N72" t="s">
         <v>670</v>
       </c>
-      <c r="J72" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O72" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P72" t="s">
-        <v>674</v>
+        <v>587</v>
       </c>
       <c r="Q72" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R72" t="s">
-        <v>103</v>
+        <v>609</v>
       </c>
       <c r="S72" t="s">
         <v>40</v>
       </c>
       <c r="T72" t="s">
-        <v>441</v>
+        <v>610</v>
       </c>
       <c r="U72" t="s">
-        <v>284</v>
+        <v>58</v>
       </c>
       <c r="V72" t="s">
-        <v>473</v>
+        <v>671</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" t="s">
+        <v>672</v>
+      </c>
+      <c r="B73" t="s">
+        <v>673</v>
+      </c>
+      <c r="C73" t="s">
+        <v>254</v>
+      </c>
+      <c r="D73" t="s">
+        <v>674</v>
+      </c>
+      <c r="E73" t="s">
         <v>675</v>
       </c>
-      <c r="B73" t="s">
+      <c r="F73" t="s">
+        <v>256</v>
+      </c>
+      <c r="G73" t="s">
+        <v>257</v>
+      </c>
+      <c r="I73" t="s">
         <v>676</v>
       </c>
-      <c r="C73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J73" t="s">
-        <v>171</v>
+        <v>230</v>
       </c>
       <c r="K73" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L73" t="s">
         <v>677</v>
       </c>
       <c r="M73" t="s">
         <v>678</v>
       </c>
       <c r="N73" t="s">
         <v>679</v>
       </c>
       <c r="O73" t="s">
-        <v>680</v>
+        <v>210</v>
       </c>
       <c r="P73" t="s">
-        <v>681</v>
+        <v>54</v>
       </c>
       <c r="Q73" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R73" t="s">
-        <v>412</v>
+        <v>263</v>
       </c>
       <c r="S73" t="s">
         <v>40</v>
       </c>
+      <c r="T73" t="s">
+        <v>610</v>
+      </c>
       <c r="U73" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="V73" t="s">
-        <v>566</v>
+        <v>676</v>
       </c>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" t="s">
+        <v>680</v>
+      </c>
+      <c r="B74" t="s">
+        <v>681</v>
+      </c>
+      <c r="C74" t="s">
         <v>682</v>
       </c>
-      <c r="B74" t="s">
+      <c r="D74" t="s">
         <v>683</v>
       </c>
-      <c r="C74" t="s">
-        <v>92</v>
+      <c r="E74" t="s">
+        <v>683</v>
       </c>
       <c r="F74" t="s">
-        <v>94</v>
+        <v>684</v>
       </c>
       <c r="G74" t="s">
-        <v>95</v>
+        <v>685</v>
+      </c>
+      <c r="I74" t="s">
+        <v>683</v>
       </c>
       <c r="J74" t="s">
-        <v>475</v>
+        <v>230</v>
       </c>
       <c r="K74" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L74" t="s">
-        <v>684</v>
+        <v>655</v>
       </c>
       <c r="M74" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="N74" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="O74" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P74" t="s">
-        <v>467</v>
+        <v>587</v>
       </c>
       <c r="Q74" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R74" t="s">
-        <v>103</v>
+        <v>688</v>
       </c>
       <c r="S74" t="s">
-        <v>242</v>
+        <v>40</v>
+      </c>
+      <c r="T74" t="s">
+        <v>689</v>
+      </c>
+      <c r="U74" t="s">
+        <v>148</v>
+      </c>
+      <c r="V74" t="s">
+        <v>683</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="B75" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="C75" t="s">
-        <v>481</v>
+        <v>494</v>
+      </c>
+      <c r="D75" t="s">
+        <v>495</v>
+      </c>
+      <c r="E75" t="s">
+        <v>495</v>
       </c>
       <c r="F75" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="G75" t="s">
-        <v>483</v>
+        <v>595</v>
+      </c>
+      <c r="I75" t="s">
+        <v>692</v>
       </c>
       <c r="J75" t="s">
-        <v>108</v>
+        <v>206</v>
       </c>
       <c r="K75" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L75" t="s">
-        <v>584</v>
+        <v>693</v>
       </c>
       <c r="M75" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="N75" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="O75" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="P75" t="s">
-        <v>489</v>
+        <v>696</v>
       </c>
       <c r="Q75" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R75" t="s">
-        <v>294</v>
+        <v>146</v>
       </c>
       <c r="S75" t="s">
         <v>40</v>
       </c>
+      <c r="T75" t="s">
+        <v>464</v>
+      </c>
+      <c r="U75" t="s">
+        <v>74</v>
+      </c>
+      <c r="V75" t="s">
+        <v>495</v>
+      </c>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="B76" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="C76" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>164</v>
       </c>
       <c r="F76" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G76" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>166</v>
       </c>
       <c r="J76" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="K76" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L76" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="M76" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="N76" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="O76" t="s">
-        <v>52</v>
+        <v>702</v>
       </c>
       <c r="P76" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="Q76" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R76" t="s">
-        <v>700</v>
+        <v>436</v>
       </c>
       <c r="S76" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>40</v>
       </c>
       <c r="U76" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="V76" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>588</v>
       </c>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" t="s">
         <v>704</v>
       </c>
       <c r="B77" t="s">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="C77" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>135</v>
       </c>
       <c r="F77" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="G77" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>138</v>
       </c>
       <c r="J77" t="s">
-        <v>196</v>
+        <v>497</v>
       </c>
       <c r="K77" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L77" t="s">
-        <v>498</v>
+        <v>706</v>
       </c>
       <c r="M77" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="N77" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="O77" t="s">
-        <v>175</v>
+        <v>53</v>
       </c>
       <c r="P77" t="s">
-        <v>706</v>
+        <v>489</v>
       </c>
       <c r="Q77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R77" t="s">
-        <v>700</v>
+        <v>146</v>
       </c>
       <c r="S77" t="s">
-        <v>124</v>
-[...11 lines deleted...]
-        <v>703</v>
+        <v>276</v>
       </c>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B78" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C78" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>503</v>
       </c>
       <c r="F78" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="G78" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>505</v>
       </c>
       <c r="J78" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="K78" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L78" t="s">
-        <v>521</v>
+        <v>606</v>
       </c>
       <c r="M78" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="N78" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="O78" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P78" t="s">
-        <v>712</v>
+        <v>511</v>
       </c>
       <c r="Q78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R78" t="s">
-        <v>103</v>
+        <v>325</v>
       </c>
       <c r="S78" t="s">
         <v>40</v>
       </c>
-      <c r="T78" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" t="s">
+        <v>713</v>
+      </c>
+      <c r="B79" t="s">
+        <v>714</v>
+      </c>
+      <c r="C79" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" t="s">
         <v>715</v>
       </c>
-      <c r="B79" t="s">
+      <c r="E79" t="s">
         <v>716</v>
       </c>
-      <c r="C79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="G79" t="s">
-        <v>573</v>
+        <v>47</v>
+      </c>
+      <c r="I79" t="s">
+        <v>717</v>
       </c>
       <c r="J79" t="s">
-        <v>65</v>
+        <v>230</v>
       </c>
       <c r="K79" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L79" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="M79" t="s">
-        <v>708</v>
+        <v>718</v>
       </c>
       <c r="N79" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="O79" t="s">
-        <v>37</v>
+        <v>210</v>
       </c>
       <c r="P79" t="s">
-        <v>282</v>
+        <v>720</v>
       </c>
       <c r="Q79" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R79" t="s">
-        <v>103</v>
+        <v>721</v>
       </c>
       <c r="S79" t="s">
-        <v>40</v>
+        <v>56</v>
+      </c>
+      <c r="T79" t="s">
+        <v>722</v>
+      </c>
+      <c r="U79" t="s">
+        <v>58</v>
+      </c>
+      <c r="V79" t="s">
+        <v>723</v>
+      </c>
+      <c r="W79" t="s">
+        <v>724</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" t="s">
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="B80" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="C80" t="s">
-        <v>260</v>
+        <v>389</v>
       </c>
       <c r="D80" t="s">
-        <v>261</v>
+        <v>390</v>
       </c>
       <c r="E80" t="s">
-        <v>261</v>
+        <v>390</v>
       </c>
       <c r="F80" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="G80" t="s">
-        <v>262</v>
+        <v>391</v>
       </c>
       <c r="I80" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="J80" t="s">
-        <v>437</v>
+        <v>68</v>
       </c>
       <c r="K80" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L80" t="s">
-        <v>464</v>
+        <v>543</v>
       </c>
       <c r="M80" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="N80" t="s">
-        <v>722</v>
+        <v>729</v>
       </c>
       <c r="O80" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P80" t="s">
-        <v>723</v>
+        <v>730</v>
       </c>
       <c r="Q80" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R80" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="S80" t="s">
         <v>40</v>
       </c>
       <c r="T80" t="s">
-        <v>713</v>
+        <v>731</v>
       </c>
       <c r="U80" t="s">
-        <v>284</v>
+        <v>148</v>
       </c>
       <c r="V80" t="s">
-        <v>261</v>
+        <v>732</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="B81" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="C81" t="s">
+        <v>494</v>
+      </c>
+      <c r="F81" t="s">
+        <v>137</v>
+      </c>
+      <c r="G81" t="s">
+        <v>595</v>
+      </c>
+      <c r="J81" t="s">
+        <v>109</v>
+      </c>
+      <c r="K81" t="s">
+        <v>32</v>
+      </c>
+      <c r="L81" t="s">
+        <v>543</v>
+      </c>
+      <c r="M81" t="s">
         <v>726</v>
       </c>
-      <c r="F81" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N81" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="O81" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P81" t="s">
-        <v>730</v>
+        <v>314</v>
       </c>
       <c r="Q81" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R81" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="S81" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" t="s">
-        <v>731</v>
+        <v>736</v>
       </c>
       <c r="B82" t="s">
-        <v>732</v>
+        <v>737</v>
       </c>
       <c r="C82" t="s">
-        <v>75</v>
+        <v>294</v>
+      </c>
+      <c r="D82" t="s">
+        <v>295</v>
+      </c>
+      <c r="E82" t="s">
+        <v>295</v>
       </c>
       <c r="F82" t="s">
-        <v>78</v>
+        <v>137</v>
       </c>
       <c r="G82" t="s">
-        <v>79</v>
+        <v>296</v>
+      </c>
+      <c r="I82" t="s">
+        <v>738</v>
       </c>
       <c r="J82" t="s">
-        <v>300</v>
+        <v>461</v>
       </c>
       <c r="K82" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L82" t="s">
-        <v>733</v>
+        <v>486</v>
       </c>
       <c r="M82" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="N82" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="O82" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P82" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="Q82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R82" t="s">
-        <v>587</v>
+        <v>146</v>
       </c>
       <c r="S82" t="s">
         <v>40</v>
       </c>
+      <c r="T82" t="s">
+        <v>731</v>
+      </c>
+      <c r="U82" t="s">
+        <v>74</v>
+      </c>
+      <c r="V82" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="B83" t="s">
-        <v>738</v>
+        <v>743</v>
       </c>
       <c r="C83" t="s">
-        <v>275</v>
+        <v>744</v>
       </c>
       <c r="F83" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="G83" t="s">
-        <v>435</v>
+        <v>745</v>
       </c>
       <c r="J83" t="s">
-        <v>171</v>
+        <v>461</v>
       </c>
       <c r="K83" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L83" t="s">
-        <v>254</v>
+        <v>344</v>
       </c>
       <c r="M83" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="N83" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="O83" t="s">
-        <v>741</v>
+        <v>53</v>
       </c>
       <c r="P83" t="s">
-        <v>208</v>
+        <v>748</v>
       </c>
       <c r="Q83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R83" t="s">
-        <v>123</v>
+        <v>146</v>
       </c>
       <c r="S83" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="B84" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="C84" t="s">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="F84" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="G84" t="s">
-        <v>156</v>
+        <v>123</v>
       </c>
       <c r="J84" t="s">
-        <v>253</v>
+        <v>331</v>
       </c>
       <c r="K84" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L84" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="M84" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="N84" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="O84" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P84" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="Q84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R84" t="s">
-        <v>103</v>
+        <v>609</v>
       </c>
       <c r="S84" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="B85" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="C85" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>65</v>
       </c>
       <c r="F85" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="G85" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>459</v>
       </c>
       <c r="J85" t="s">
-        <v>437</v>
+        <v>206</v>
       </c>
       <c r="K85" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L85" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="M85" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="N85" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="O85" t="s">
-        <v>741</v>
+        <v>759</v>
       </c>
       <c r="P85" t="s">
-        <v>674</v>
+        <v>242</v>
       </c>
       <c r="Q85" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R85" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="S85" t="s">
         <v>40</v>
       </c>
-      <c r="T85" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="B86" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="C86" t="s">
-        <v>154</v>
+        <v>190</v>
       </c>
       <c r="F86" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="G86" t="s">
-        <v>156</v>
+        <v>192</v>
       </c>
       <c r="J86" t="s">
-        <v>158</v>
+        <v>287</v>
       </c>
       <c r="K86" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="L86" t="s">
-        <v>505</v>
+        <v>762</v>
       </c>
       <c r="M86" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="N86" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="O86" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P86" t="s">
-        <v>747</v>
+        <v>765</v>
       </c>
       <c r="Q86" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R86" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="S86" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" t="s">
+        <v>766</v>
+      </c>
+      <c r="B87" t="s">
+        <v>767</v>
+      </c>
+      <c r="C87" t="s">
+        <v>389</v>
+      </c>
+      <c r="D87" t="s">
+        <v>390</v>
+      </c>
+      <c r="E87" t="s">
+        <v>390</v>
+      </c>
+      <c r="F87" t="s">
+        <v>137</v>
+      </c>
+      <c r="G87" t="s">
+        <v>391</v>
+      </c>
+      <c r="I87" t="s">
+        <v>768</v>
+      </c>
+      <c r="J87" t="s">
+        <v>461</v>
+      </c>
+      <c r="K87" t="s">
+        <v>32</v>
+      </c>
+      <c r="L87" t="s">
+        <v>332</v>
+      </c>
+      <c r="M87" t="s">
+        <v>769</v>
+      </c>
+      <c r="N87" t="s">
+        <v>770</v>
+      </c>
+      <c r="O87" t="s">
         <v>759</v>
       </c>
-      <c r="B87" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="P87" t="s">
-        <v>489</v>
+        <v>696</v>
       </c>
       <c r="Q87" t="s">
-        <v>599</v>
+        <v>38</v>
       </c>
       <c r="R87" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="S87" t="s">
+        <v>40</v>
+      </c>
+      <c r="T87" t="s">
+        <v>771</v>
+      </c>
+      <c r="U87" t="s">
+        <v>148</v>
+      </c>
+      <c r="V87" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25">
+      <c r="A88" t="s">
+        <v>773</v>
+      </c>
+      <c r="B88" t="s">
+        <v>774</v>
+      </c>
+      <c r="C88" t="s">
+        <v>190</v>
+      </c>
+      <c r="F88" t="s">
+        <v>137</v>
+      </c>
+      <c r="G88" t="s">
+        <v>192</v>
+      </c>
+      <c r="J88" t="s">
+        <v>68</v>
+      </c>
+      <c r="K88" t="s">
+        <v>32</v>
+      </c>
+      <c r="L88" t="s">
+        <v>527</v>
+      </c>
+      <c r="M88" t="s">
+        <v>775</v>
+      </c>
+      <c r="N88" t="s">
+        <v>776</v>
+      </c>
+      <c r="O88" t="s">
+        <v>53</v>
+      </c>
+      <c r="P88" t="s">
+        <v>765</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>38</v>
+      </c>
+      <c r="R88" t="s">
+        <v>146</v>
+      </c>
+      <c r="S88" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>