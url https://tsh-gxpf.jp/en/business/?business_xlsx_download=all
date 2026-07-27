--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
   <si>
     <t>Project ID</t>
   </si>
   <si>
     <t>Corporate Number</t>
   </si>
   <si>
     <t>Project Category</t>
   </si>
   <si>
     <t>Renewable Energy Category</t>
   </si>
   <si>
     <t>Project Operator（JA）</t>
   </si>
   <si>
     <t>Project Operator（EN）</t>
   </si>
   <si>
     <t>Project Area 1</t>
   </si>
   <si>
     <t>Project Area 2</t>
   </si>
   <si>
@@ -257,122 +257,233 @@
   <si>
     <t>SAF (Sustainable Aviation Fuel)：Feedstock</t>
   </si>
   <si>
     <t>Electric and Hydrogen Transport Ships：Manufacturer Name</t>
   </si>
   <si>
     <t>Electric and Hydrogen Transport Ships：Type</t>
   </si>
   <si>
     <t>Electric and Hydrogen Transport Ships：Shipping Route</t>
   </si>
   <si>
     <t>Electric and Hydrogen Transport Ships：Cargo Capacity</t>
   </si>
   <si>
     <t>Contact Email Address</t>
   </si>
   <si>
     <t>Contact Phone Number</t>
   </si>
   <si>
     <t>Contact Website URL</t>
   </si>
   <si>
+    <t>040019</t>
+  </si>
+  <si>
+    <t>5010401101449</t>
+  </si>
+  <si>
+    <t>Onshore Wind Power (Asset-Level)</t>
+  </si>
+  <si>
+    <t>ＥＮＥＯＳリニューアブル・エナジー株式会社</t>
+  </si>
+  <si>
+    <t>Obira Town</t>
+  </si>
+  <si>
+    <t>留萌郡小平町字富里170-1</t>
+  </si>
+  <si>
+    <t>再生可能エネルギー発電事業計画の認定情報</t>
+  </si>
+  <si>
+    <t>2032年3月</t>
+  </si>
+  <si>
+    <t>54600</t>
+  </si>
+  <si>
+    <t>040018</t>
+  </si>
+  <si>
+    <t>Yakumo Town</t>
+  </si>
+  <si>
+    <t>二海郡八雲町トワルベツ国有林渡島森林管理署345林班へ小班</t>
+  </si>
+  <si>
+    <t>2031年3月</t>
+  </si>
+  <si>
+    <t>38700</t>
+  </si>
+  <si>
+    <t>040017</t>
+  </si>
+  <si>
+    <t>Imakane Town</t>
+  </si>
+  <si>
+    <t>瀬棚郡今金町字日進155-1</t>
+  </si>
+  <si>
+    <t>2031年12月</t>
+  </si>
+  <si>
+    <t>79800</t>
+  </si>
+  <si>
+    <t>040016</t>
+  </si>
+  <si>
+    <t>Toyotomi Town</t>
+  </si>
+  <si>
+    <t>天塩郡豊富町豊富国有林宗谷森林管理署4155林班る小班</t>
+  </si>
+  <si>
+    <t>2032年8月</t>
+  </si>
+  <si>
+    <t>75600</t>
+  </si>
+  <si>
+    <t>040015</t>
+  </si>
+  <si>
+    <t>8010403026955</t>
+  </si>
+  <si>
+    <t>中頓別ウィンドファーム合同会社</t>
+  </si>
+  <si>
+    <t>Nakatonbetsu Town</t>
+  </si>
+  <si>
+    <t>枝幸郡中頓別町字小頓別178-1</t>
+  </si>
+  <si>
+    <t>2030年4月</t>
+  </si>
+  <si>
+    <t>022-799-6024</t>
+  </si>
+  <si>
+    <t>50400</t>
+  </si>
+  <si>
+    <t>080008</t>
+  </si>
+  <si>
+    <t>3010403030136</t>
+  </si>
+  <si>
+    <t>Storage Batteries</t>
+  </si>
+  <si>
+    <t>合同会社バテリア恵庭</t>
+  </si>
+  <si>
+    <t>Eniwa City</t>
+  </si>
+  <si>
+    <t>恵庭市西島松190</t>
+  </si>
+  <si>
+    <t>北海道GX推進税制認定情報</t>
+  </si>
+  <si>
+    <t>北海道恵庭市系統用蓄電池事業</t>
+  </si>
+  <si>
+    <t>29400</t>
+  </si>
+  <si>
     <t>080007</t>
   </si>
   <si>
     <t>7010401159056</t>
   </si>
   <si>
-    <t>Storage Batteries</t>
-[...1 lines deleted...]
-  <si>
     <t>株式会社パワーエックス</t>
   </si>
   <si>
     <t>Tomakomai City</t>
   </si>
   <si>
     <t>苫小牧市植苗169-5</t>
   </si>
   <si>
-    <t>北海道GX推進税制認定情報</t>
-[...1 lines deleted...]
-  <si>
     <t>蓄電システム生産事業</t>
   </si>
   <si>
     <t>070006</t>
   </si>
   <si>
     <t>5430003013843</t>
   </si>
   <si>
     <t>Data Centers</t>
   </si>
   <si>
     <t>合同会社石狩再エネデータセンター第１号</t>
   </si>
   <si>
     <t>Ishikari City</t>
   </si>
   <si>
     <t>事業支援者ホームページ情報、事業区域自治体ホームページ情報</t>
   </si>
   <si>
     <t>2026年8月</t>
   </si>
   <si>
     <t>公表情報のサイトURLは次のとおり～株式会社脱炭素化支援機構https://www.jicn.co.jp/2205/、石狩市ホームページhttps://www.city.ishikari.hokkaido.jp/sangyo/yuchi/1007173.html</t>
   </si>
   <si>
     <t>石狩再エネデータセンター第１号</t>
   </si>
   <si>
     <t>040014</t>
   </si>
   <si>
     <t>1010001146303</t>
   </si>
   <si>
-    <t>Onshore Wind Power (Asset-Level)</t>
-[...1 lines deleted...]
-  <si>
     <t>王子グリーンソース株式会社</t>
   </si>
   <si>
     <t>Wakkanai City</t>
   </si>
   <si>
     <t>稚内市大字声問村字上声問1641-1</t>
   </si>
   <si>
-    <t>再生可能エネルギー発電事業計画の認定情報</t>
-[...1 lines deleted...]
-  <si>
     <t>2032年2月</t>
   </si>
   <si>
     <t>64500</t>
   </si>
   <si>
     <t>100006</t>
   </si>
   <si>
     <t>4430001022351</t>
   </si>
   <si>
     <t>Hydrogen</t>
   </si>
   <si>
     <t>北海道電力株式会社、三井物産株式会社、株式会社IHI、苫小牧埠頭株式会社</t>
   </si>
   <si>
     <t>苫小牧市</t>
   </si>
   <si>
     <t>「脱炭素成長型経済構造への円滑な移行のための低炭素水素等の供給及び利用の促進に関する法律（水素社会推進法）」供給等事業計画認定情報</t>
   </si>
   <si>
     <t>2031年1月</t>
@@ -635,53 +746,50 @@
   <si>
     <t>030011</t>
   </si>
   <si>
     <t>1450001010919</t>
   </si>
   <si>
     <t>株式会社道北エナジー</t>
   </si>
   <si>
     <t>Sarufutsu Village</t>
   </si>
   <si>
     <t>稚内市、猿払村</t>
   </si>
   <si>
     <t>（仮称）宗谷丘陵風力発電事業</t>
   </si>
   <si>
     <t>155800</t>
   </si>
   <si>
     <t>030012</t>
   </si>
   <si>
-    <t>Toyotomi Town</t>
-[...1 lines deleted...]
-  <si>
     <t>豊富町</t>
   </si>
   <si>
     <t>（仮称）豊富山風力発電事業</t>
   </si>
   <si>
     <t>55000</t>
   </si>
   <si>
     <t>050001</t>
   </si>
   <si>
     <t>4010003043446</t>
   </si>
   <si>
     <t>石狩地域エネルギー合同会社</t>
   </si>
   <si>
     <t>石狩市新港中央1丁目・2丁目</t>
   </si>
   <si>
     <t>「地域脱炭素移行・再エネ推進交付金」採択情報、事業者ホームページ情報</t>
   </si>
   <si>
     <t>2027年3月</t>
@@ -932,74 +1040,62 @@
   <si>
     <t>Shimamaki Village</t>
   </si>
   <si>
     <t>Suttsu Town</t>
   </si>
   <si>
     <t>Kuromatsunai Town</t>
   </si>
   <si>
     <t>島牧村、寿都町、黒松内町</t>
   </si>
   <si>
     <t>2030年以降</t>
   </si>
   <si>
     <t>（仮称）月越原野風力発電事業</t>
   </si>
   <si>
     <t>46200</t>
   </si>
   <si>
     <t>030002</t>
   </si>
   <si>
-    <t>5010401101449</t>
-[...1 lines deleted...]
-  <si>
     <t>ENEOSリニューアブル・エナジー株式会社</t>
   </si>
   <si>
-    <t>Imakane Town</t>
-[...1 lines deleted...]
-  <si>
     <t>Setana Town</t>
   </si>
   <si>
     <t>今金町、せたな町</t>
   </si>
   <si>
-    <t>2032年3月</t>
-[...1 lines deleted...]
-  <si>
     <t>（仮称）今金せたな風力発電事業</t>
   </si>
   <si>
-    <t>79800</t>
-[...1 lines deleted...]
-  <si>
     <t>030003</t>
   </si>
   <si>
     <t>1010701022043</t>
   </si>
   <si>
     <t>コスモエコパワー株式会社</t>
   </si>
   <si>
     <t>2029年以降</t>
   </si>
   <si>
     <t>（仮称）島牧ウィンドファーム事業</t>
   </si>
   <si>
     <t>94600</t>
   </si>
   <si>
     <t>030004</t>
   </si>
   <si>
     <t>Matsumae Town</t>
   </si>
   <si>
     <t>松前町</t>
@@ -1130,53 +1226,50 @@
   <si>
     <t>天塩郡豊富町字上サロベツ8835-1</t>
   </si>
   <si>
     <t>2030年7月</t>
   </si>
   <si>
     <t>53740</t>
   </si>
   <si>
     <t>040005</t>
   </si>
   <si>
     <t>3010401117703</t>
   </si>
   <si>
     <t>ＪＲ東日本エネルギー開発株式会社</t>
   </si>
   <si>
     <t>Erimo Town</t>
   </si>
   <si>
     <t>幌泉郡えりも町字歌別627-5</t>
   </si>
   <si>
-    <t>2031年3月</t>
-[...1 lines deleted...]
-  <si>
     <t>03-6206-6076</t>
   </si>
   <si>
     <t>99950</t>
   </si>
   <si>
     <t>040006</t>
   </si>
   <si>
     <t>8010001236295</t>
   </si>
   <si>
     <t>森風力開発株式会社</t>
   </si>
   <si>
     <t>Mori-machi</t>
   </si>
   <si>
     <t>茅部郡森町字砂原2-600-1</t>
   </si>
   <si>
     <t>040007</t>
   </si>
   <si>
     <t>9440001008312</t>
@@ -1416,68 +1509,50 @@
     <t>9010003040868</t>
   </si>
   <si>
     <t>SGET 札幌1蓄電所合同会社</t>
   </si>
   <si>
     <t>札幌市北区新琴似町 575-2</t>
   </si>
   <si>
     <t>系統用蓄電事業（SGET 札幌１蓄電所）</t>
   </si>
   <si>
     <t>080002</t>
   </si>
   <si>
     <t>8010003040869</t>
   </si>
   <si>
     <t>SGET 札幌2蓄電所合同会社</t>
   </si>
   <si>
     <t>札幌市北区新琴似町 575-3</t>
   </si>
   <si>
     <t>系統用蓄電事業（SGET 札幌２蓄電所）</t>
-  </si>
-[...16 lines deleted...]
-    <t>3998</t>
   </si>
   <si>
     <t>080004</t>
   </si>
   <si>
     <t>8010903010252</t>
   </si>
   <si>
     <t>合同会社GX12TWO</t>
   </si>
   <si>
     <t>札幌市北区屯田1003-11</t>
   </si>
   <si>
     <t>屯田系統蓄電事業（屯田第二蓄電所）</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>080005</t>
   </si>
   <si>
     <t>4010003042415</t>
   </si>
@@ -1838,51 +1913,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD62"/>
+  <dimension ref="A1:CD67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2116,2002 +2191,2150 @@
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:82">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>82</v>
       </c>
       <c r="C2" t="s">
         <v>83</v>
       </c>
       <c r="E2" t="s">
         <v>84</v>
       </c>
       <c r="G2" t="s">
         <v>85</v>
       </c>
       <c r="Q2" t="s">
         <v>86</v>
       </c>
       <c r="S2" t="s">
         <v>87</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="T2" t="s">
         <v>88</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="C3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E3" t="s">
+        <v>84</v>
+      </c>
+      <c r="G3" t="s">
         <v>91</v>
       </c>
-      <c r="E3" t="s">
+      <c r="Q3" t="s">
         <v>92</v>
       </c>
-      <c r="G3" t="s">
+      <c r="S3" t="s">
+        <v>87</v>
+      </c>
+      <c r="T3" t="s">
         <v>93</v>
       </c>
-      <c r="S3" t="s">
+      <c r="AT3" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:82">
       <c r="A4" t="s">
+        <v>95</v>
+      </c>
+      <c r="B4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E4" t="s">
+        <v>84</v>
+      </c>
+      <c r="G4" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>97</v>
+      </c>
+      <c r="S4" t="s">
+        <v>87</v>
+      </c>
+      <c r="T4" t="s">
         <v>98</v>
       </c>
-      <c r="B4" t="s">
+      <c r="AT4" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="B5" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="C5" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="E5" t="s">
-        <v>110</v>
+        <v>84</v>
       </c>
       <c r="G5" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="Q5" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="S5" t="s">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="T5" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>103</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B6" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="C6" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="E6" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="G6" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="Q6" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="S6" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="T6" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>110</v>
+      </c>
+      <c r="U6" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="B7" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="C7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E7" t="s">
+        <v>116</v>
+      </c>
+      <c r="G7" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q7" t="s">
         <v>118</v>
       </c>
-      <c r="D7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S7" t="s">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>133</v>
+        <v>119</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>120</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="B8" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="C8" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D8" t="s">
+        <v>115</v>
+      </c>
+      <c r="E8" t="s">
+        <v>124</v>
+      </c>
+      <c r="G8" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>126</v>
+      </c>
+      <c r="S8" t="s">
         <v>119</v>
       </c>
-      <c r="E8" t="s">
-[...15 lines deleted...]
-        <v>139</v>
+      <c r="AH8" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="B9" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="C9" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="E9" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="G9" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="S9" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="T9" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>134</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="B10" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="C10" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="E10" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="G10" t="s">
-        <v>85</v>
+        <v>140</v>
       </c>
       <c r="Q10" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="S10" t="s">
-        <v>152</v>
+        <v>87</v>
       </c>
       <c r="T10" t="s">
-        <v>153</v>
-[...11 lines deleted...]
-        <v>156</v>
+        <v>142</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="B11" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="C11" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="E11" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="G11" t="s">
-        <v>93</v>
+        <v>125</v>
       </c>
       <c r="Q11" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="S11" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="T11" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="AG11" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="AH11" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>152</v>
       </c>
     </row>
     <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B12" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="C12" t="s">
-        <v>109</v>
+        <v>155</v>
+      </c>
+      <c r="D12" t="s">
+        <v>156</v>
       </c>
       <c r="E12" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="G12" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="Q12" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="S12" t="s">
-        <v>172</v>
+        <v>87</v>
       </c>
       <c r="T12" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>160</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="B13" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>155</v>
+      </c>
+      <c r="D13" t="s">
+        <v>164</v>
       </c>
       <c r="E13" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="G13" t="s">
-        <v>102</v>
+        <v>166</v>
       </c>
       <c r="Q13" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="S13" t="s">
         <v>87</v>
       </c>
-      <c r="AH13" t="s">
-        <v>180</v>
+      <c r="T13" t="s">
+        <v>168</v>
+      </c>
+      <c r="U13" t="s">
+        <v>169</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="B14" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>155</v>
+      </c>
+      <c r="D14" t="s">
+        <v>156</v>
       </c>
       <c r="E14" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="G14" t="s">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="Q14" t="s">
-        <v>111</v>
+        <v>174</v>
       </c>
       <c r="S14" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>87</v>
+      </c>
+      <c r="T14" t="s">
+        <v>175</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B15" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="C15" t="s">
-        <v>159</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G15" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="Q15" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="S15" t="s">
-        <v>190</v>
+        <v>87</v>
       </c>
       <c r="T15" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="U15" t="s">
-        <v>192</v>
-[...8 lines deleted...]
-        <v>106</v>
+        <v>182</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="B16" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="C16" t="s">
-        <v>159</v>
+        <v>186</v>
+      </c>
+      <c r="D16" t="s">
+        <v>164</v>
       </c>
       <c r="E16" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="G16" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="Q16" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="S16" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="T16" t="s">
-        <v>196</v>
+        <v>190</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>191</v>
       </c>
       <c r="AH16" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>192</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>193</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="17" spans="1:82">
       <c r="A17" t="s">
+        <v>194</v>
+      </c>
+      <c r="B17" t="s">
+        <v>195</v>
+      </c>
+      <c r="C17" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" t="s">
+        <v>197</v>
+      </c>
+      <c r="G17" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>198</v>
+      </c>
+      <c r="S17" t="s">
         <v>199</v>
       </c>
-      <c r="B17" t="s">
+      <c r="T17" t="s">
         <v>200</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="AG17" t="s">
         <v>201</v>
       </c>
-      <c r="G17" t="s">
-[...2 lines deleted...]
-      <c r="H17" t="s">
+      <c r="AH17" t="s">
         <v>202</v>
       </c>
-      <c r="Q17" t="s">
+      <c r="AQ17" t="s">
         <v>203</v>
       </c>
-      <c r="S17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AR17" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="18" spans="1:82">
       <c r="A18" t="s">
+        <v>204</v>
+      </c>
+      <c r="B18" t="s">
+        <v>205</v>
+      </c>
+      <c r="C18" t="s">
+        <v>146</v>
+      </c>
+      <c r="E18" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G18" t="s">
         <v>207</v>
       </c>
       <c r="Q18" t="s">
         <v>208</v>
       </c>
       <c r="S18" t="s">
-        <v>190</v>
+        <v>209</v>
+      </c>
+      <c r="T18" t="s">
+        <v>210</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>211</v>
       </c>
       <c r="AH18" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B19" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C19" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
+        <v>130</v>
+      </c>
+      <c r="E19" t="s">
+        <v>215</v>
+      </c>
+      <c r="G19" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>216</v>
+      </c>
+      <c r="S19" t="s">
         <v>119</v>
       </c>
-      <c r="E19" t="s">
-[...14 lines deleted...]
-      <c r="AG19" t="s">
+      <c r="AH19" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="20" spans="1:82">
       <c r="A20" t="s">
+        <v>218</v>
+      </c>
+      <c r="B20" t="s">
+        <v>219</v>
+      </c>
+      <c r="C20" t="s">
+        <v>130</v>
+      </c>
+      <c r="E20" t="s">
         <v>220</v>
       </c>
-      <c r="B20" t="s">
+      <c r="G20" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>148</v>
+      </c>
+      <c r="S20" t="s">
         <v>221</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20" t="s">
+      <c r="AH20" t="s">
         <v>222</v>
-      </c>
-[...22 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="21" spans="1:82">
       <c r="A21" t="s">
+        <v>223</v>
+      </c>
+      <c r="B21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C21" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" t="s">
+        <v>225</v>
+      </c>
+      <c r="G21" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>226</v>
+      </c>
+      <c r="S21" t="s">
+        <v>227</v>
+      </c>
+      <c r="T21" t="s">
+        <v>228</v>
+      </c>
+      <c r="U21" t="s">
+        <v>229</v>
+      </c>
+      <c r="AH21" t="s">
         <v>230</v>
       </c>
-      <c r="B21" t="s">
-[...24 lines deleted...]
-        <v>124</v>
+      <c r="AQ21" t="s">
+        <v>143</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="B22" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>196</v>
       </c>
       <c r="E22" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="G22" t="s">
-        <v>239</v>
+        <v>140</v>
       </c>
       <c r="Q22" t="s">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="S22" t="s">
-        <v>104</v>
+        <v>232</v>
       </c>
       <c r="T22" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>233</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>234</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>235</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>183</v>
       </c>
     </row>
     <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="B23" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C23" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>196</v>
       </c>
       <c r="E23" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="G23" t="s">
-        <v>246</v>
+        <v>140</v>
+      </c>
+      <c r="H23" t="s">
+        <v>239</v>
       </c>
       <c r="Q23" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="S23" t="s">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>139</v>
+        <v>227</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>241</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>242</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="B24" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="C24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>196</v>
       </c>
       <c r="E24" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="G24" t="s">
-        <v>253</v>
+        <v>101</v>
       </c>
       <c r="Q24" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="S24" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>227</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>245</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>246</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="B25" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="C25" t="s">
-        <v>118</v>
+        <v>186</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="E25" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="G25" t="s">
-        <v>260</v>
+        <v>132</v>
       </c>
       <c r="Q25" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="S25" t="s">
-        <v>104</v>
+        <v>251</v>
       </c>
       <c r="T25" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>252</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>253</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>254</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>255</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="26" spans="1:82">
       <c r="A26" t="s">
+        <v>256</v>
+      </c>
+      <c r="B26" t="s">
+        <v>257</v>
+      </c>
+      <c r="C26" t="s">
+        <v>186</v>
+      </c>
+      <c r="D26" t="s">
+        <v>156</v>
+      </c>
+      <c r="E26" t="s">
+        <v>258</v>
+      </c>
+      <c r="G26" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>260</v>
+      </c>
+      <c r="S26" t="s">
+        <v>261</v>
+      </c>
+      <c r="T26" t="s">
+        <v>262</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>263</v>
+      </c>
+      <c r="AH26" t="s">
         <v>264</v>
       </c>
-      <c r="B26" t="s">
+      <c r="AW26" t="s">
         <v>265</v>
       </c>
-      <c r="C26" t="s">
-[...18 lines deleted...]
-        <v>271</v>
+      <c r="AX26" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B27" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C27" t="s">
-        <v>109</v>
+        <v>155</v>
+      </c>
+      <c r="D27" t="s">
+        <v>156</v>
       </c>
       <c r="E27" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="G27" t="s">
-        <v>85</v>
+        <v>269</v>
       </c>
       <c r="Q27" t="s">
-        <v>111</v>
+        <v>270</v>
       </c>
       <c r="S27" t="s">
-        <v>275</v>
-[...8 lines deleted...]
-        <v>278</v>
+        <v>87</v>
+      </c>
+      <c r="T27" t="s">
+        <v>271</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B28" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>155</v>
+      </c>
+      <c r="D28" t="s">
+        <v>156</v>
       </c>
       <c r="E28" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="G28" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="Q28" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="S28" t="s">
-        <v>284</v>
-[...8 lines deleted...]
-        <v>287</v>
+        <v>87</v>
+      </c>
+      <c r="T28" t="s">
+        <v>277</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="B29" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="C29" t="s">
-        <v>109</v>
+        <v>155</v>
+      </c>
+      <c r="D29" t="s">
+        <v>156</v>
       </c>
       <c r="E29" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="G29" t="s">
-        <v>207</v>
+        <v>282</v>
       </c>
       <c r="Q29" t="s">
-        <v>208</v>
+        <v>283</v>
       </c>
       <c r="S29" t="s">
+        <v>87</v>
+      </c>
+      <c r="T29" t="s">
         <v>284</v>
       </c>
-      <c r="T29" t="s">
-[...9 lines deleted...]
-        <v>294</v>
+      <c r="U29" t="s">
+        <v>285</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="B30" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="C30" t="s">
-        <v>159</v>
+        <v>155</v>
+      </c>
+      <c r="D30" t="s">
+        <v>156</v>
       </c>
       <c r="E30" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="G30" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="Q30" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="S30" t="s">
-        <v>190</v>
+        <v>87</v>
       </c>
       <c r="T30" t="s">
-        <v>302</v>
-[...8 lines deleted...]
-        <v>304</v>
+        <v>291</v>
+      </c>
+      <c r="AZ30" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="31" spans="1:82">
       <c r="A31" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="B31" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="C31" t="s">
-        <v>159</v>
+        <v>155</v>
+      </c>
+      <c r="D31" t="s">
+        <v>156</v>
       </c>
       <c r="E31" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="G31" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="Q31" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="S31" t="s">
-        <v>190</v>
+        <v>87</v>
       </c>
       <c r="T31" t="s">
-        <v>311</v>
-[...8 lines deleted...]
-        <v>313</v>
+        <v>298</v>
+      </c>
+      <c r="AZ31" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="B32" t="s">
-        <v>315</v>
+        <v>301</v>
       </c>
       <c r="C32" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="E32" t="s">
-        <v>316</v>
+        <v>302</v>
       </c>
       <c r="G32" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="Q32" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="S32" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>305</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>306</v>
       </c>
       <c r="AH32" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>307</v>
       </c>
     </row>
     <row r="33" spans="1:82">
       <c r="A33" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="B33" t="s">
-        <v>187</v>
+        <v>309</v>
       </c>
       <c r="C33" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
-        <v>188</v>
+        <v>310</v>
       </c>
       <c r="G33" t="s">
-        <v>321</v>
+        <v>125</v>
       </c>
       <c r="Q33" t="s">
-        <v>322</v>
+        <v>148</v>
       </c>
       <c r="S33" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>311</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>312</v>
       </c>
       <c r="AH33" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>313</v>
+      </c>
+      <c r="BP33" t="s">
+        <v>314</v>
       </c>
     </row>
     <row r="34" spans="1:82">
       <c r="A34" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="B34" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="C34" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="E34" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="G34" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="Q34" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="S34" t="s">
-        <v>195</v>
+        <v>320</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>321</v>
       </c>
       <c r="AH34" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>322</v>
+      </c>
+      <c r="BP34" t="s">
+        <v>323</v>
       </c>
     </row>
     <row r="35" spans="1:82">
       <c r="A35" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B35" t="s">
-        <v>200</v>
+        <v>325</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="E35" t="s">
-        <v>201</v>
+        <v>326</v>
       </c>
       <c r="G35" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="Q35" t="s">
-        <v>179</v>
+        <v>244</v>
       </c>
       <c r="S35" t="s">
-        <v>190</v>
+        <v>320</v>
+      </c>
+      <c r="T35" t="s">
+        <v>327</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>328</v>
       </c>
       <c r="AH35" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>329</v>
+      </c>
+      <c r="BP35" t="s">
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:82">
       <c r="A36" t="s">
+        <v>331</v>
+      </c>
+      <c r="B36" t="s">
+        <v>332</v>
+      </c>
+      <c r="C36" t="s">
+        <v>196</v>
+      </c>
+      <c r="E36" t="s">
+        <v>333</v>
+      </c>
+      <c r="G36" t="s">
+        <v>334</v>
+      </c>
+      <c r="H36" t="s">
         <v>335</v>
       </c>
-      <c r="B36" t="s">
-[...5 lines deleted...]
-      <c r="E36" t="s">
+      <c r="I36" t="s">
         <v>336</v>
       </c>
-      <c r="G36" t="s">
+      <c r="Q36" t="s">
         <v>337</v>
       </c>
-      <c r="Q36" t="s">
+      <c r="S36" t="s">
+        <v>227</v>
+      </c>
+      <c r="T36" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="AH36" t="s">
         <v>339</v>
       </c>
       <c r="AQ36" t="s">
         <v>340</v>
       </c>
       <c r="AR36" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="37" spans="1:82">
       <c r="A37" t="s">
         <v>341</v>
       </c>
       <c r="B37" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" t="s">
+        <v>196</v>
+      </c>
+      <c r="E37" t="s">
         <v>342</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="E37" t="s">
+      <c r="G37" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="Q37" t="s">
         <v>344</v>
       </c>
       <c r="S37" t="s">
-        <v>195</v>
+        <v>227</v>
+      </c>
+      <c r="T37" t="s">
+        <v>88</v>
       </c>
       <c r="AH37" t="s">
         <v>345</v>
       </c>
       <c r="AQ37" t="s">
-        <v>346</v>
+        <v>99</v>
       </c>
       <c r="AR37" t="s">
-        <v>346</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:82">
       <c r="A38" t="s">
+        <v>346</v>
+      </c>
+      <c r="B38" t="s">
         <v>347</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>196</v>
+      </c>
+      <c r="E38" t="s">
         <v>348</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="G38" t="s">
+        <v>334</v>
+      </c>
+      <c r="H38" t="s">
+        <v>335</v>
+      </c>
+      <c r="I38" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>337</v>
+      </c>
+      <c r="S38" t="s">
+        <v>232</v>
+      </c>
+      <c r="T38" t="s">
         <v>349</v>
       </c>
-      <c r="G38" t="s">
+      <c r="AH38" t="s">
         <v>350</v>
       </c>
-      <c r="Q38" t="s">
+      <c r="AQ38" t="s">
         <v>351</v>
       </c>
-      <c r="S38" t="s">
-[...6 lines deleted...]
-        <v>304</v>
+      <c r="AR38" t="s">
+        <v>351</v>
       </c>
     </row>
     <row r="39" spans="1:82">
       <c r="A39" t="s">
+        <v>352</v>
+      </c>
+      <c r="B39" t="s">
+        <v>224</v>
+      </c>
+      <c r="C39" t="s">
+        <v>196</v>
+      </c>
+      <c r="E39" t="s">
+        <v>225</v>
+      </c>
+      <c r="G39" t="s">
         <v>353</v>
       </c>
-      <c r="B39" t="s">
+      <c r="Q39" t="s">
         <v>354</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="S39" t="s">
+        <v>232</v>
+      </c>
+      <c r="T39" t="s">
+        <v>210</v>
+      </c>
+      <c r="AH39" t="s">
         <v>355</v>
       </c>
-      <c r="G39" t="s">
+      <c r="AQ39" t="s">
         <v>356</v>
       </c>
-      <c r="Q39" t="s">
-[...9 lines deleted...]
-        <v>304</v>
+      <c r="AR39" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="40" spans="1:82">
       <c r="A40" t="s">
+        <v>357</v>
+      </c>
+      <c r="B40" t="s">
         <v>358</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>196</v>
+      </c>
+      <c r="E40" t="s">
         <v>359</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="G40" t="s">
         <v>360</v>
       </c>
-      <c r="G40" t="s">
+      <c r="Q40" t="s">
         <v>361</v>
       </c>
-      <c r="Q40" t="s">
+      <c r="S40" t="s">
+        <v>232</v>
+      </c>
+      <c r="AH40" t="s">
         <v>362</v>
       </c>
-      <c r="S40" t="s">
-[...6 lines deleted...]
-        <v>304</v>
+      <c r="AQ40" t="s">
+        <v>363</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="41" spans="1:82">
       <c r="A41" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B41" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="C41" t="s">
-        <v>100</v>
+        <v>196</v>
       </c>
       <c r="E41" t="s">
-        <v>201</v>
+        <v>238</v>
       </c>
       <c r="G41" t="s">
-        <v>207</v>
+        <v>140</v>
       </c>
       <c r="Q41" t="s">
-        <v>364</v>
+        <v>216</v>
       </c>
       <c r="S41" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="T41" t="s">
+        <v>227</v>
+      </c>
+      <c r="AH41" t="s">
         <v>365</v>
       </c>
-      <c r="AT41" t="s">
+      <c r="AQ41" t="s">
+        <v>366</v>
+      </c>
+      <c r="AR41" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="42" spans="1:82">
       <c r="A42" t="s">
         <v>367</v>
       </c>
       <c r="B42" t="s">
+        <v>214</v>
+      </c>
+      <c r="C42" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" t="s">
         <v>368</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="G42" t="s">
         <v>369</v>
       </c>
-      <c r="G42" t="s">
+      <c r="Q42" t="s">
         <v>370</v>
       </c>
-      <c r="Q42" t="s">
+      <c r="S42" t="s">
+        <v>232</v>
+      </c>
+      <c r="AH42" t="s">
         <v>371</v>
       </c>
-      <c r="S42" t="s">
-[...2 lines deleted...]
-      <c r="T42" t="s">
+      <c r="AQ42" t="s">
         <v>372</v>
       </c>
-      <c r="U42" t="s">
-[...3 lines deleted...]
-        <v>374</v>
+      <c r="AR42" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="43" spans="1:82">
       <c r="A43" t="s">
+        <v>373</v>
+      </c>
+      <c r="B43" t="s">
+        <v>374</v>
+      </c>
+      <c r="C43" t="s">
+        <v>196</v>
+      </c>
+      <c r="E43" t="s">
         <v>375</v>
       </c>
-      <c r="B43" t="s">
+      <c r="G43" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q43" t="s">
         <v>376</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="S43" t="s">
+        <v>232</v>
+      </c>
+      <c r="AH43" t="s">
         <v>377</v>
       </c>
-      <c r="G43" t="s">
+      <c r="AQ43" t="s">
         <v>378</v>
       </c>
-      <c r="Q43" t="s">
-[...9 lines deleted...]
-        <v>304</v>
+      <c r="AR43" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="44" spans="1:82">
       <c r="A44" t="s">
+        <v>379</v>
+      </c>
+      <c r="B44" t="s">
         <v>380</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>83</v>
+      </c>
+      <c r="E44" t="s">
         <v>381</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="G44" t="s">
         <v>382</v>
       </c>
-      <c r="G44" t="s">
+      <c r="Q44" t="s">
         <v>383</v>
       </c>
-      <c r="Q44" t="s">
+      <c r="S44" t="s">
+        <v>87</v>
+      </c>
+      <c r="T44" t="s">
         <v>384</v>
       </c>
-      <c r="S44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AT44" t="s">
-        <v>387</v>
+        <v>340</v>
       </c>
     </row>
     <row r="45" spans="1:82">
       <c r="A45" t="s">
+        <v>385</v>
+      </c>
+      <c r="B45" t="s">
+        <v>386</v>
+      </c>
+      <c r="C45" t="s">
+        <v>83</v>
+      </c>
+      <c r="E45" t="s">
+        <v>387</v>
+      </c>
+      <c r="G45" t="s">
         <v>388</v>
       </c>
-      <c r="B45" t="s">
+      <c r="Q45" t="s">
         <v>389</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="S45" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>87</v>
+      </c>
+      <c r="T45" t="s">
+        <v>384</v>
       </c>
       <c r="AT45" t="s">
-        <v>393</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:82">
       <c r="A46" t="s">
+        <v>390</v>
+      </c>
+      <c r="B46" t="s">
+        <v>391</v>
+      </c>
+      <c r="C46" t="s">
+        <v>83</v>
+      </c>
+      <c r="E46" t="s">
+        <v>392</v>
+      </c>
+      <c r="G46" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q46" t="s">
         <v>394</v>
       </c>
-      <c r="B46" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S46" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="T46" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="AT46" t="s">
-        <v>393</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47" spans="1:82">
       <c r="A47" t="s">
+        <v>395</v>
+      </c>
+      <c r="B47" t="s">
+        <v>237</v>
+      </c>
+      <c r="C47" t="s">
+        <v>83</v>
+      </c>
+      <c r="E47" t="s">
+        <v>238</v>
+      </c>
+      <c r="G47" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q47" t="s">
         <v>396</v>
       </c>
-      <c r="B47" t="s">
-[...8 lines deleted...]
-      <c r="G47" t="s">
+      <c r="S47" t="s">
+        <v>87</v>
+      </c>
+      <c r="T47" t="s">
         <v>397</v>
       </c>
-      <c r="H47" t="s">
-[...2 lines deleted...]
-      <c r="Q47" t="s">
+      <c r="AT47" t="s">
         <v>398</v>
-      </c>
-[...10 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="48" spans="1:82">
       <c r="A48" t="s">
+        <v>399</v>
+      </c>
+      <c r="B48" t="s">
         <v>400</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>83</v>
+      </c>
+      <c r="E48" t="s">
         <v>401</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="E48" t="s">
+      <c r="G48" t="s">
         <v>402</v>
       </c>
-      <c r="G48" t="s">
+      <c r="Q48" t="s">
         <v>403</v>
       </c>
-      <c r="Q48" t="s">
+      <c r="S48" t="s">
+        <v>87</v>
+      </c>
+      <c r="T48" t="s">
+        <v>93</v>
+      </c>
+      <c r="U48" t="s">
         <v>404</v>
       </c>
-      <c r="S48" t="s">
-[...2 lines deleted...]
-      <c r="T48" t="s">
+      <c r="AT48" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="49" spans="1:82">
       <c r="A49" t="s">
+        <v>406</v>
+      </c>
+      <c r="B49" t="s">
         <v>407</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>83</v>
+      </c>
+      <c r="E49" t="s">
         <v>408</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="G49" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="Q49" t="s">
         <v>410</v>
       </c>
       <c r="S49" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="T49" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="AT49" t="s">
-        <v>412</v>
+        <v>340</v>
       </c>
     </row>
     <row r="50" spans="1:82">
       <c r="A50" t="s">
+        <v>411</v>
+      </c>
+      <c r="B50" t="s">
+        <v>412</v>
+      </c>
+      <c r="C50" t="s">
+        <v>83</v>
+      </c>
+      <c r="E50" t="s">
         <v>413</v>
       </c>
-      <c r="B50" t="s">
+      <c r="G50" t="s">
         <v>414</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="Q50" t="s">
         <v>415</v>
       </c>
-      <c r="E50" t="s">
+      <c r="S50" t="s">
+        <v>87</v>
+      </c>
+      <c r="T50" t="s">
         <v>416</v>
       </c>
-      <c r="G50" t="s">
-[...2 lines deleted...]
-      <c r="Q50" t="s">
+      <c r="U50" t="s">
         <v>417</v>
       </c>
-      <c r="S50" t="s">
-[...2 lines deleted...]
-      <c r="U50" t="s">
+      <c r="AT50" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="51" spans="1:82">
       <c r="A51" t="s">
+        <v>419</v>
+      </c>
+      <c r="B51" t="s">
         <v>420</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>83</v>
+      </c>
+      <c r="E51" t="s">
         <v>421</v>
       </c>
-      <c r="C51" t="s">
-[...5 lines deleted...]
-      <c r="E51" t="s">
+      <c r="G51" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q51" t="s">
         <v>422</v>
       </c>
-      <c r="G51" t="s">
-[...2 lines deleted...]
-      <c r="Q51" t="s">
+      <c r="S51" t="s">
+        <v>87</v>
+      </c>
+      <c r="U51" t="s">
         <v>423</v>
       </c>
-      <c r="S51" t="s">
-[...2 lines deleted...]
-      <c r="T51" t="s">
+      <c r="AT51" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="52" spans="1:82">
       <c r="A52" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B52" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="C52" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>83</v>
       </c>
       <c r="E52" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="G52" t="s">
-        <v>430</v>
+        <v>140</v>
       </c>
       <c r="Q52" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="S52" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="T52" t="s">
-        <v>131</v>
+        <v>190</v>
       </c>
       <c r="U52" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>423</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="53" spans="1:82">
       <c r="A53" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="B53" t="s">
-        <v>435</v>
+        <v>358</v>
       </c>
       <c r="C53" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>83</v>
       </c>
       <c r="E53" t="s">
-        <v>436</v>
+        <v>359</v>
       </c>
       <c r="G53" t="s">
-        <v>170</v>
+        <v>428</v>
+      </c>
+      <c r="H53" t="s">
+        <v>360</v>
       </c>
       <c r="Q53" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="S53" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="T53" t="s">
-        <v>438</v>
+        <v>160</v>
       </c>
       <c r="U53" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>430</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>363</v>
       </c>
     </row>
     <row r="54" spans="1:82">
       <c r="A54" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="B54" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="C54" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>83</v>
       </c>
       <c r="E54" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="G54" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="Q54" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="S54" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>87</v>
+      </c>
+      <c r="T54" t="s">
+        <v>436</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="55" spans="1:82">
       <c r="A55" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="B55" t="s">
-        <v>108</v>
+        <v>439</v>
       </c>
       <c r="C55" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>83</v>
       </c>
       <c r="E55" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="G55" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
       <c r="Q55" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="S55" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="T55" t="s">
-        <v>138</v>
+        <v>93</v>
       </c>
       <c r="U55" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>442</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>443</v>
       </c>
     </row>
     <row r="56" spans="1:82">
       <c r="A56" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="B56" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="C56" t="s">
-        <v>91</v>
+        <v>155</v>
+      </c>
+      <c r="D56" t="s">
+        <v>446</v>
       </c>
       <c r="E56" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="G56" t="s">
-        <v>93</v>
+        <v>318</v>
       </c>
       <c r="Q56" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="S56" t="s">
         <v>87</v>
       </c>
-      <c r="AH56" t="s">
-        <v>457</v>
+      <c r="U56" t="s">
+        <v>449</v>
+      </c>
+      <c r="AZ56" t="s">
+        <v>450</v>
       </c>
     </row>
     <row r="57" spans="1:82">
       <c r="A57" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="B57" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C57" t="s">
-        <v>83</v>
+        <v>155</v>
+      </c>
+      <c r="D57" t="s">
+        <v>446</v>
       </c>
       <c r="E57" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="G57" t="s">
-        <v>170</v>
+        <v>207</v>
       </c>
       <c r="Q57" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="S57" t="s">
         <v>87</v>
       </c>
-      <c r="AH57" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="T57" t="s">
+        <v>455</v>
+      </c>
+      <c r="U57" t="s">
+        <v>456</v>
+      </c>
+      <c r="AZ57" t="s">
+        <v>457</v>
       </c>
     </row>
     <row r="58" spans="1:82">
       <c r="A58" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B58" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C58" t="s">
-        <v>83</v>
+        <v>155</v>
+      </c>
+      <c r="D58" t="s">
+        <v>446</v>
       </c>
       <c r="E58" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G58" t="s">
-        <v>170</v>
+        <v>461</v>
       </c>
       <c r="Q58" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="S58" t="s">
         <v>87</v>
       </c>
-      <c r="AH58" t="s">
-[...3 lines deleted...]
-        <v>156</v>
+      <c r="T58" t="s">
+        <v>168</v>
+      </c>
+      <c r="U58" t="s">
+        <v>463</v>
+      </c>
+      <c r="AZ58" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="59" spans="1:82">
       <c r="A59" t="s">
+        <v>465</v>
+      </c>
+      <c r="B59" t="s">
+        <v>466</v>
+      </c>
+      <c r="C59" t="s">
+        <v>155</v>
+      </c>
+      <c r="D59" t="s">
+        <v>446</v>
+      </c>
+      <c r="E59" t="s">
+        <v>467</v>
+      </c>
+      <c r="G59" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q59" t="s">
         <v>468</v>
-      </c>
-[...13 lines deleted...]
-        <v>471</v>
       </c>
       <c r="S59" t="s">
         <v>87</v>
       </c>
-      <c r="AH59" t="s">
-[...3 lines deleted...]
-        <v>473</v>
+      <c r="T59" t="s">
+        <v>469</v>
+      </c>
+      <c r="U59" t="s">
+        <v>470</v>
+      </c>
+      <c r="AZ59" t="s">
+        <v>471</v>
       </c>
     </row>
     <row r="60" spans="1:82">
       <c r="A60" t="s">
+        <v>472</v>
+      </c>
+      <c r="B60" t="s">
+        <v>473</v>
+      </c>
+      <c r="C60" t="s">
+        <v>155</v>
+      </c>
+      <c r="D60" t="s">
+        <v>446</v>
+      </c>
+      <c r="E60" t="s">
         <v>474</v>
       </c>
-      <c r="B60" t="s">
+      <c r="G60" t="s">
         <v>475</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="E60" t="s">
+      <c r="Q60" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="S60" t="s">
         <v>87</v>
       </c>
-      <c r="AH60" t="s">
-[...3 lines deleted...]
-        <v>479</v>
+      <c r="AZ60" t="s">
+        <v>477</v>
       </c>
     </row>
     <row r="61" spans="1:82">
       <c r="A61" t="s">
+        <v>478</v>
+      </c>
+      <c r="B61" t="s">
+        <v>145</v>
+      </c>
+      <c r="C61" t="s">
+        <v>155</v>
+      </c>
+      <c r="D61" t="s">
+        <v>446</v>
+      </c>
+      <c r="E61" t="s">
+        <v>479</v>
+      </c>
+      <c r="G61" t="s">
         <v>480</v>
       </c>
-      <c r="B61" t="s">
+      <c r="Q61" t="s">
         <v>481</v>
-      </c>
-[...13 lines deleted...]
-        <v>484</v>
       </c>
       <c r="S61" t="s">
         <v>87</v>
       </c>
-      <c r="AH61" t="s">
-[...3 lines deleted...]
-        <v>486</v>
+      <c r="T61" t="s">
+        <v>175</v>
+      </c>
+      <c r="U61" t="s">
+        <v>482</v>
+      </c>
+      <c r="AZ61" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="62" spans="1:82">
       <c r="A62" t="s">
+        <v>484</v>
+      </c>
+      <c r="B62" t="s">
+        <v>485</v>
+      </c>
+      <c r="C62" t="s">
+        <v>130</v>
+      </c>
+      <c r="E62" t="s">
+        <v>486</v>
+      </c>
+      <c r="G62" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q62" t="s">
         <v>487</v>
       </c>
-      <c r="B62" t="s">
+      <c r="S62" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH62" t="s">
         <v>488</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="E62" t="s">
+    </row>
+    <row r="63" spans="1:82">
+      <c r="A63" t="s">
         <v>489</v>
       </c>
-      <c r="G62" t="s">
-[...2 lines deleted...]
-      <c r="Q62" t="s">
+      <c r="B63" t="s">
         <v>490</v>
       </c>
-      <c r="S62" t="s">
-[...2 lines deleted...]
-      <c r="AH62" t="s">
+      <c r="C63" t="s">
+        <v>115</v>
+      </c>
+      <c r="E63" t="s">
         <v>491</v>
       </c>
-      <c r="BI62" t="s">
+      <c r="G63" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q63" t="s">
         <v>492</v>
+      </c>
+      <c r="S63" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>493</v>
+      </c>
+      <c r="BI63" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="64" spans="1:82">
+      <c r="A64" t="s">
+        <v>494</v>
+      </c>
+      <c r="B64" t="s">
+        <v>495</v>
+      </c>
+      <c r="C64" t="s">
+        <v>115</v>
+      </c>
+      <c r="E64" t="s">
+        <v>496</v>
+      </c>
+      <c r="G64" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>497</v>
+      </c>
+      <c r="S64" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>498</v>
+      </c>
+      <c r="BI64" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="65" spans="1:82">
+      <c r="A65" t="s">
+        <v>499</v>
+      </c>
+      <c r="B65" t="s">
+        <v>500</v>
+      </c>
+      <c r="C65" t="s">
+        <v>115</v>
+      </c>
+      <c r="E65" t="s">
+        <v>501</v>
+      </c>
+      <c r="G65" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>502</v>
+      </c>
+      <c r="S65" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>503</v>
+      </c>
+      <c r="BI65" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="66" spans="1:82">
+      <c r="A66" t="s">
+        <v>505</v>
+      </c>
+      <c r="B66" t="s">
+        <v>506</v>
+      </c>
+      <c r="C66" t="s">
+        <v>115</v>
+      </c>
+      <c r="E66" t="s">
+        <v>507</v>
+      </c>
+      <c r="G66" t="s">
+        <v>125</v>
+      </c>
+      <c r="H66" t="s">
+        <v>508</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>509</v>
+      </c>
+      <c r="S66" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH66" t="s">
+        <v>510</v>
+      </c>
+      <c r="BI66" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="67" spans="1:82">
+      <c r="A67" t="s">
+        <v>512</v>
+      </c>
+      <c r="B67" t="s">
+        <v>513</v>
+      </c>
+      <c r="C67" t="s">
+        <v>115</v>
+      </c>
+      <c r="E67" t="s">
+        <v>514</v>
+      </c>
+      <c r="G67" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>515</v>
+      </c>
+      <c r="S67" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>516</v>
+      </c>
+      <c r="BI67" t="s">
+        <v>517</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>